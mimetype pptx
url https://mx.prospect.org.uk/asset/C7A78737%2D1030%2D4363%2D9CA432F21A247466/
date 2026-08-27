--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -601,54 +601,54 @@
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="11471" autoAdjust="0"/>
     <p:restoredTop sz="67963" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="156" d="100"/>
-          <a:sy n="156" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="520" y="184"/>
+        <p:origin x="68" y="76"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="110" d="100"/>
         <a:sy n="110" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -745,51 +745,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3851342" y="0"/>
             <a:ext cx="2946347" cy="498215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71F0380D-5D71-494F-9C94-845C4E5728D8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/17/25</a:t>
+              <a:t>2/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9431600"/>
             <a:ext cx="2946347" cy="498214"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -914,51 +914,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3851342" y="0"/>
             <a:ext cx="2946347" cy="498215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7775DE61-124E-0F40-8D2D-41EDA1E0CEE2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/17/25</a:t>
+              <a:t>2/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5954713" cy="3351213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2533,244 +2533,199 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/5FCnzqRaMj" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/ZQmRFJYa6i?origin=lprLink" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/DesignPageV2.aspx?origin=NeoPortalPage&amp;subpage=design&amp;id=2Lp1HutZxU6auEMHxZPIgSj7p-55FjtDt8iNmzUwKNxUNFUzV0s2MzM3OExHR0lRUFBBMTdJV1BHSi4u&amp;analysis=false" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C8D0164-9D24-B8A5-362B-67D2794D9576}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1475523" y="1690487"/>
+            <a:off x="769228" y="1242746"/>
             <a:ext cx="6661869" cy="1141406"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Evaluation &amp; EDI</a:t>
+              <a:t>Evaluation</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
+          <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C20E8AA-DD17-1F0F-6E12-61DE0342A484}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A7B4C42-34D5-20A2-83DA-2AE80D630CB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3225865" y="3101314"/>
+            <a:off x="769228" y="2541808"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://forms.office.com/e/5FCnzqRaMj</a:t>
+              <a:t>Evaluation form 2026 </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
-[...16 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0">
-[...2 lines deleted...]
-              <a:t>https://forms.office.com/e/</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
-            <a:br>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="8" name="Picture 4" descr="QR code">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE50D4E2-A857-2D86-6645-9E52BB99DE53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08783343-5DE4-C311-C92C-4834225C87DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1475523" y="2538874"/>
-            <a:ext cx="1482527" cy="1487234"/>
+            <a:off x="5533879" y="2991701"/>
+            <a:ext cx="1664368" cy="1664368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...28 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3998300601"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Prospect-Bectu-theme">
   <a:themeElements>
     <a:clrScheme name="Prospect-Bectu">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -3568,70 +3523,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="24fe558849793e662d7d7eebf1b75702">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ca56c0d6492fceb5f6329b408abb0655" ns2:_="" ns3:_="">
     <xsd:import namespace="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <xsd:import namespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -3836,130 +3771,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ecf5486-e989-4379-bfee-e9488933998c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79059189-7525-4406-94C5-68A9443799EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87988514-72EC-4E1B-995F-BE6162227C55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06AB2944-E161-4ECC-B104-EE24E00C4CFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2019-01388-Template-Prospect-Powerpoint-template-Version-12-09-2019</Template>
   <TotalTime></TotalTime>
-  <Words>78</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>52</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>9</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Prospect-Bectu-theme</vt:lpstr>
-      <vt:lpstr>Evaluation &amp; EDI </vt:lpstr>
+      <vt:lpstr>Evaluation </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Kathryn Sharratt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>687300961</vt:i4>