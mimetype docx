--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61CB12FA" w14:textId="22AABE28" w:rsidR="002208BF" w:rsidRDefault="00C7086D" w:rsidP="00616BE9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="68"/>
           <w:szCs w:val="68"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Tutor feedback form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DD113F" w14:textId="223C0A10" w:rsidR="00D34427" w:rsidRDefault="00D34427" w:rsidP="002208BF">
       <w:pPr>
         <w:spacing w:before="400" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -111,52 +111,52 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18214397" w14:textId="77777777" w:rsidR="0010646E" w:rsidRDefault="0010646E" w:rsidP="0010646E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3372"/>
-        <w:gridCol w:w="5072"/>
+        <w:gridCol w:w="3514"/>
+        <w:gridCol w:w="4930"/>
       </w:tblGrid>
       <w:tr w:rsidR="0010646E" w:rsidRPr="00CD6DEB" w14:paraId="367C8534" w14:textId="77777777" w:rsidTr="00D34427">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1E998F"/>
           </w:tcPr>
           <w:p w14:paraId="4F2AC2B5" w14:textId="2E8E6E22" w:rsidR="0010646E" w:rsidRPr="00CD6DEB" w:rsidRDefault="00D34427" w:rsidP="00375527">
             <w:pPr>
               <w:spacing w:before="140" w:after="140"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -187,363 +187,459 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="200" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="1E998F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34427">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="1E998F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tutor notes: We welcome your evaluation of tutoring on the course, the resources you were provided with and your thoughts on improving the course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010646E" w:rsidRPr="007F3692" w14:paraId="5D392A83" w14:textId="77777777" w:rsidTr="00F15748">
+      <w:tr w:rsidR="0010646E" w:rsidRPr="007F3692" w14:paraId="5D392A83" w14:textId="77777777" w:rsidTr="00480313">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="244CD9D0" w14:textId="77777777" w:rsidR="00100117" w:rsidRDefault="00100117" w:rsidP="00375527">
             <w:pPr>
               <w:spacing w:before="140" w:after="200"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EF662CD" w14:textId="21A580F2" w:rsidR="00290C3E" w:rsidRPr="00F15748" w:rsidRDefault="00F15748" w:rsidP="00F253B3">
+          <w:p w14:paraId="4EF662CD" w14:textId="1906BD8C" w:rsidR="00290C3E" w:rsidRPr="00480313" w:rsidRDefault="00480313" w:rsidP="00F253B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>H</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Yes</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Did you ensure reps completed feedback via QR code/survey link?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010646E" w:rsidRPr="007F3692" w14:paraId="0F524386" w14:textId="77777777" w:rsidTr="00DE1863">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65167245" w14:textId="65E35B8C" w:rsidR="0010646E" w:rsidRPr="00D34427" w:rsidRDefault="00D34427" w:rsidP="00100117">
+          <w:p w14:paraId="65167245" w14:textId="7E4B1CD3" w:rsidR="0010646E" w:rsidRPr="00480313" w:rsidRDefault="00D34427" w:rsidP="00100117">
             <w:pPr>
               <w:spacing w:before="140" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D34427">
-[...8 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To support the future development of reps, please provide the Education</w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Skills team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with feedback on reps’ </w:t>
+            </w:r>
+            <w:r w:rsidR="00F15748" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>participation and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D34427">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> identify future development opportunities to feedback to FTO/Branch.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EB2E57" w14:textId="3EB55D7B" w:rsidR="00D34427" w:rsidRDefault="00D34427" w:rsidP="00100117">
+          <w:p w14:paraId="11EB2E57" w14:textId="3EB55D7B" w:rsidR="00D34427" w:rsidRPr="00480313" w:rsidRDefault="00D34427" w:rsidP="00100117">
             <w:pPr>
               <w:spacing w:before="140" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D34427">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To help formulate your feedback on each candidate on the training, please consider the following questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42156BFD" w14:textId="1D5D87A4" w:rsidR="005E5298" w:rsidRDefault="005E5298" w:rsidP="00100117">
+          <w:p w14:paraId="42156BFD" w14:textId="4873EDDE" w:rsidR="005E5298" w:rsidRPr="00480313" w:rsidRDefault="005E5298" w:rsidP="00100117">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="567"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5298">
-[...27 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did the </w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">student </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>engage with the training (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F253B3" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i.e.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ask questions, participate in the roleplays, seek clarification on any aspect of the training or their role)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C51EDA" w14:textId="77777777" w:rsidR="005E5298" w:rsidRDefault="005E5298" w:rsidP="00100117">
+          <w:p w14:paraId="49C51EDA" w14:textId="0DBF9C81" w:rsidR="005E5298" w:rsidRPr="00480313" w:rsidRDefault="005E5298" w:rsidP="00100117">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="567"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5298">
-[...3 lines deleted...]
-              <w:t>Did the candidate raise any additional issues with you (</w:t>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did the </w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raise any additional issues with you (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that need to be flagged up with the industrial officers)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B380444" w14:textId="6DDF113F" w:rsidR="005E5298" w:rsidRPr="005E5298" w:rsidRDefault="005E5298" w:rsidP="00100117">
+          <w:p w14:paraId="5B380444" w14:textId="12F5EA45" w:rsidR="005E5298" w:rsidRPr="00480313" w:rsidRDefault="005E5298" w:rsidP="00100117">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="567"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5298">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there additional support requirements that this </w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs to be an effective rep in the workplace (i</w:t>
+            </w:r>
+            <w:r w:rsidR="00F253B3" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E5298">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00F253B3">
-              <w:rPr>
+            <w:r w:rsidR="00F253B3" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E5298">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> in your opinion is there further training/mentoring/buddying or specific knowledge/experience to acquire, etc</w:t>
             </w:r>
-            <w:r w:rsidR="00F253B3">
-              <w:rPr>
+            <w:r w:rsidR="00F253B3" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E5298">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFD7273" w14:textId="3ECDF675" w:rsidR="005E5298" w:rsidRPr="005E5298" w:rsidRDefault="005E5298" w:rsidP="00100117">
+          <w:p w14:paraId="1AFD7273" w14:textId="0C08AE90" w:rsidR="005E5298" w:rsidRPr="00480313" w:rsidRDefault="005E5298" w:rsidP="00100117">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="567"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5298">
-[...3 lines deleted...]
-              <w:t>Are there any other points you wish to raise regarding this candidate?</w:t>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there any other points you wish to raise regarding this </w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F94ECED" w14:textId="2961F60E" w:rsidR="00D34427" w:rsidRPr="00100117" w:rsidRDefault="005E5298" w:rsidP="00100117">
+          <w:p w14:paraId="7F94ECED" w14:textId="7CEBFDC5" w:rsidR="00D34427" w:rsidRPr="00100117" w:rsidRDefault="005E5298" w:rsidP="00100117">
             <w:pPr>
               <w:spacing w:before="140" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please send this form with </w:t>
+            </w:r>
+            <w:r w:rsidR="00480313" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s evaluations to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidR="00100117" w:rsidRPr="00100117">
-              <w:rPr>
+            <w:r w:rsidR="00100117" w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00100117">
-              <w:rPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cation@prospect.org.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00981D1D" w:rsidRPr="007F3692" w14:paraId="20D8988B" w14:textId="77777777" w:rsidTr="00DE1863">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61234345" w14:textId="778885A1" w:rsidR="00981D1D" w:rsidRPr="00981D1D" w:rsidRDefault="00981D1D" w:rsidP="00100117">
             <w:pPr>
               <w:spacing w:before="140" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -570,761 +666,845 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> informed of this training and their branch role</w:t>
             </w:r>
             <w:r w:rsidR="00F253B3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> going forward.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="461695D5" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="461695D5" w14:textId="77777777" w:rsidTr="00480313">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1E998F"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41EE7201" w14:textId="77777777" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00375527">
+          <w:p w14:paraId="2F450C95" w14:textId="77777777" w:rsidR="00480313" w:rsidRDefault="00480313" w:rsidP="00480313">
             <w:pPr>
-              <w:spacing w:before="140" w:after="202"/>
+              <w:spacing w:before="115" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE1863">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Delegate name</w:t>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1863" w:rsidRPr="00DE1863">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EE7201" w14:textId="782E250A" w:rsidR="00DE1863" w:rsidRPr="00480313" w:rsidRDefault="00480313" w:rsidP="00480313">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="202"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must include membership </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">number and rep location </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00480313">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> branch/section or sub-section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1E998F"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD9F19A" w14:textId="70853802" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00375527">
+          <w:p w14:paraId="6AD9F19A" w14:textId="70853802" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00480313">
             <w:pPr>
-              <w:spacing w:before="140" w:after="202"/>
+              <w:spacing w:before="120" w:after="202"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="0C5443C9" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="0C5443C9" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1089"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0498EC1D" w14:textId="3887DE58" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A6BAAC" w14:textId="10838B02" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="48C0650C" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="48C0650C" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A010E77" w14:textId="4F69B786" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00B24FDE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5594CE6F" w14:textId="7EEF6A0F" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="3AF4BA63" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="3AF4BA63" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71DC9984" w14:textId="25B27C8D" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00B24FDE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36FA49FA" w14:textId="357C6773" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="19AA6619" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="19AA6619" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="599F3524" w14:textId="4B610424" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00C35B68">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC6835D" w14:textId="196CBBA7" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="30F8DD2C" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="30F8DD2C" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1078"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A0FD88" w14:textId="63E8A787" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="692AFB55" w14:textId="6F6FC6B3" w:rsidR="00C35B68" w:rsidRPr="00DE1863" w:rsidRDefault="00C35B68" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="4476E7A9" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="4476E7A9" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5649AD09" w14:textId="2E26A702" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00C35B68">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63801A1E" w14:textId="4E451AFA" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="69BAC78F" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="69BAC78F" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A2146A" w14:textId="1BE1B372" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidR="00974863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F5EE11" w14:textId="5413CFCE" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="65A12052" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="65A12052" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D869A6E" w14:textId="3CADED56" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidR="00974863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDF53DC" w14:textId="0D8508D5" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00981D1D">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="77B31F6E" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="77B31F6E" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D0F4482" w14:textId="7776DCAC" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidR="00DE7226">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DC41DAC" w14:textId="690F8AE3" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="650B4732" w14:textId="77777777" w:rsidTr="00DE1863">
+      <w:tr w:rsidR="00DE1863" w:rsidRPr="007F3692" w14:paraId="650B4732" w14:textId="77777777" w:rsidTr="00480313">
         <w:trPr>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="1075"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC9B7E6" w14:textId="4AD90848" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1863">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5072" w:type="dxa"/>
+            <w:tcW w:w="4930" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="167EB4DB" w14:textId="77777777" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EA0ACA0" w14:textId="2C140132" w:rsidR="00DE1863" w:rsidRPr="00DE1863" w:rsidRDefault="00DE1863" w:rsidP="00DE1863">
             <w:pPr>
               <w:spacing w:before="140" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36510A41" w14:textId="77777777" w:rsidR="002F3740" w:rsidRPr="000C38C2" w:rsidRDefault="002F3740" w:rsidP="00DE1863">
+    <w:p w14:paraId="36510A41" w14:textId="77777777" w:rsidR="002F3740" w:rsidRPr="000C38C2" w:rsidRDefault="002F3740" w:rsidP="00480313">
       <w:pPr>
         <w:spacing w:before="140" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1E998F"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002F3740" w:rsidRPr="000C38C2" w:rsidSect="0069313B">
+    <w:sectPr w:rsidR="002F3740" w:rsidRPr="000C38C2" w:rsidSect="00480313">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1701" w:bottom="992" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36CA6D4A" w14:textId="77777777" w:rsidR="002458E7" w:rsidRDefault="002458E7" w:rsidP="00C011DE">
+    <w:p w14:paraId="275D12C0" w14:textId="77777777" w:rsidR="00BE2538" w:rsidRDefault="00BE2538" w:rsidP="00C011DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49370326" w14:textId="77777777" w:rsidR="002458E7" w:rsidRDefault="002458E7" w:rsidP="00C011DE">
+    <w:p w14:paraId="30D51313" w14:textId="77777777" w:rsidR="00BE2538" w:rsidRDefault="00BE2538" w:rsidP="00C011DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-306783976"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="200F17E2" w14:textId="77777777" w:rsidR="004950C9" w:rsidRDefault="004950C9" w:rsidP="00F55C59">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1337,51 +1517,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E13E95A" w14:textId="77777777" w:rsidR="004950C9" w:rsidRDefault="004950C9" w:rsidP="004950C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-392970595"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="1E998F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="69BAC7DA" w14:textId="77777777" w:rsidR="004950C9" w:rsidRPr="004950C9" w:rsidRDefault="004950C9" w:rsidP="00F55C59">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
@@ -1441,70 +1621,70 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3D91E1A5" w14:textId="0D238F5B" w:rsidR="004950C9" w:rsidRPr="004950C9" w:rsidRDefault="00DE1863" w:rsidP="004950C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="1E998F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="1E998F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Tutor Feedback Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6120DD9C" w14:textId="77777777" w:rsidR="002458E7" w:rsidRDefault="002458E7" w:rsidP="00C011DE">
+    <w:p w14:paraId="1BE0542A" w14:textId="77777777" w:rsidR="00BE2538" w:rsidRDefault="00BE2538" w:rsidP="00C011DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42321ADF" w14:textId="77777777" w:rsidR="002458E7" w:rsidRDefault="002458E7" w:rsidP="00C011DE">
+    <w:p w14:paraId="73F9C926" w14:textId="77777777" w:rsidR="00BE2538" w:rsidRDefault="00BE2538" w:rsidP="00C011DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C6B6116" w14:textId="77777777" w:rsidR="005F62E7" w:rsidRDefault="005F62E7" w:rsidP="00653B70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46492947" wp14:editId="7FC1743D">
           <wp:extent cx="1117600" cy="558800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Prospect_Logo_Black_CMYK-300dpi.psd"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1577,51 +1757,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E788334" w14:textId="77777777" w:rsidR="00B44BDA" w:rsidRPr="00B44BDA" w:rsidRDefault="00B44BDA" w:rsidP="00653B70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="200"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030F09CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FCA05A0"/>
     <w:lvl w:ilvl="0" w:tplc="7F44D476">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3355,200 +3535,206 @@
   <w:num w:numId="11" w16cid:durableId="1812094234">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="939293915">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="600720592">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1220675005">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2010672287">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1848210714">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="745956069">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E1C9B"/>
     <w:rsid w:val="0000336E"/>
     <w:rsid w:val="000416FB"/>
     <w:rsid w:val="00060104"/>
     <w:rsid w:val="00080A5B"/>
     <w:rsid w:val="000C38C2"/>
     <w:rsid w:val="000F16B9"/>
     <w:rsid w:val="000F1FA4"/>
     <w:rsid w:val="000F5BCF"/>
     <w:rsid w:val="00100117"/>
     <w:rsid w:val="0010646E"/>
     <w:rsid w:val="0012442E"/>
     <w:rsid w:val="001250B8"/>
     <w:rsid w:val="0019601B"/>
     <w:rsid w:val="001D50D5"/>
     <w:rsid w:val="002205C9"/>
     <w:rsid w:val="002208BF"/>
     <w:rsid w:val="002458E7"/>
     <w:rsid w:val="00255264"/>
     <w:rsid w:val="00290C3E"/>
     <w:rsid w:val="002B5D90"/>
     <w:rsid w:val="002E366E"/>
     <w:rsid w:val="002F3740"/>
     <w:rsid w:val="00302EFF"/>
     <w:rsid w:val="00341676"/>
+    <w:rsid w:val="00362D7F"/>
     <w:rsid w:val="00370075"/>
     <w:rsid w:val="00375527"/>
     <w:rsid w:val="00382A9C"/>
+    <w:rsid w:val="00480313"/>
     <w:rsid w:val="00486EDF"/>
     <w:rsid w:val="004950C9"/>
     <w:rsid w:val="004F51C0"/>
     <w:rsid w:val="005D67CD"/>
     <w:rsid w:val="005E1F83"/>
     <w:rsid w:val="005E5298"/>
     <w:rsid w:val="005F62E7"/>
     <w:rsid w:val="00611784"/>
     <w:rsid w:val="00616BE9"/>
     <w:rsid w:val="00617FE3"/>
+    <w:rsid w:val="00650249"/>
     <w:rsid w:val="00653B70"/>
     <w:rsid w:val="006657A1"/>
     <w:rsid w:val="0066590F"/>
     <w:rsid w:val="006672A0"/>
     <w:rsid w:val="0069313B"/>
     <w:rsid w:val="006D65CF"/>
     <w:rsid w:val="006E1C9B"/>
     <w:rsid w:val="0070568D"/>
     <w:rsid w:val="00721208"/>
     <w:rsid w:val="00737C01"/>
     <w:rsid w:val="007879EC"/>
     <w:rsid w:val="007A4865"/>
     <w:rsid w:val="007C6516"/>
     <w:rsid w:val="007F3692"/>
     <w:rsid w:val="007F5365"/>
     <w:rsid w:val="00806174"/>
     <w:rsid w:val="0081564F"/>
     <w:rsid w:val="00892E37"/>
     <w:rsid w:val="008A5644"/>
     <w:rsid w:val="009224DD"/>
     <w:rsid w:val="0094458E"/>
     <w:rsid w:val="00974863"/>
     <w:rsid w:val="00981D1D"/>
     <w:rsid w:val="009F50E9"/>
     <w:rsid w:val="00A24F72"/>
     <w:rsid w:val="00A52235"/>
     <w:rsid w:val="00A86F86"/>
     <w:rsid w:val="00A95EC8"/>
     <w:rsid w:val="00AC6626"/>
     <w:rsid w:val="00B027E3"/>
     <w:rsid w:val="00B202C5"/>
     <w:rsid w:val="00B209B0"/>
     <w:rsid w:val="00B24FC5"/>
     <w:rsid w:val="00B24FDE"/>
     <w:rsid w:val="00B44BDA"/>
+    <w:rsid w:val="00BE2538"/>
     <w:rsid w:val="00C011DE"/>
     <w:rsid w:val="00C03C77"/>
     <w:rsid w:val="00C35B68"/>
     <w:rsid w:val="00C7086D"/>
     <w:rsid w:val="00CB09E6"/>
+    <w:rsid w:val="00CC62F3"/>
     <w:rsid w:val="00CD6DEB"/>
     <w:rsid w:val="00CE51B4"/>
     <w:rsid w:val="00D01E05"/>
     <w:rsid w:val="00D03EAB"/>
     <w:rsid w:val="00D24392"/>
     <w:rsid w:val="00D33CAB"/>
     <w:rsid w:val="00D34427"/>
     <w:rsid w:val="00DE1863"/>
     <w:rsid w:val="00DE7226"/>
     <w:rsid w:val="00E72C7B"/>
     <w:rsid w:val="00E91324"/>
     <w:rsid w:val="00E93D29"/>
     <w:rsid w:val="00F0063A"/>
     <w:rsid w:val="00F15748"/>
     <w:rsid w:val="00F253B3"/>
     <w:rsid w:val="00F26B81"/>
     <w:rsid w:val="00F44E1C"/>
     <w:rsid w:val="00FD2FBD"/>
+    <w:rsid w:val="00FE2DC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15112090"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A229B195-28A7-C04D-A7BC-C122760AD3FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4316,51 +4502,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F3740"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004950C9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1399402173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2103523661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4669,65 +4855,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="017f794e8f59b8cff7f028998416f396">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86f9376a0d39daeadec670cad5d0a54f" ns2:_="" ns3:_="">
     <xsd:import namespace="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <xsd:import namespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4906,137 +5077,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCE9576B-9318-4481-91D2-3BA2F5ACF239}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E87433F-D50C-1F4C-9EBB-96E7F0F68CC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B2A7EB1-4D65-46C9-B412-7505CC0733F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90899AC0-BB57-480D-BA86-0DC33B3D848A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>212</Words>
-  <Characters>1215</Characters>
+  <Words>226</Words>
+  <Characters>1291</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1425</CharactersWithSpaces>
+  <CharactersWithSpaces>1514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6357004</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>cid:image001.png@01D52040.E340FAE0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>