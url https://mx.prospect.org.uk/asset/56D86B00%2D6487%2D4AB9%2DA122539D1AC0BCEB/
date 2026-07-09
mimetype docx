--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -222,50 +222,51 @@
       <w:r w:rsidR="4F7E6472" w:rsidRPr="46B186D1">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>for union reps</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="459070484"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3726CC25" w14:textId="6393142D" w:rsidR="003E363C" w:rsidRPr="003E363C" w:rsidRDefault="00356094" w:rsidP="00AB7C80">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Heading3Char"/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="22790CCA" w14:textId="3EAB4BA5" w:rsidR="00AB7C80" w:rsidRPr="00AB7C80" w:rsidRDefault="00AB7C80" w:rsidP="009F222F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
@@ -4861,58 +4862,66 @@
       <w:r w:rsidRPr="473E5577">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Session 5</w:t>
       </w:r>
       <w:r w:rsidRPr="473E5577">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB3D555" w14:textId="6BF9F3E9" w:rsidR="007100B3" w:rsidRDefault="50C3C2E6" w:rsidP="473E5577">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="473E5577">
+      <w:r w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Movement/ Branch Knowledge Hub</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007100B3" w:rsidRPr="473E5577">
+        <w:t xml:space="preserve">Movement/ Branch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5AFAD239">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Knowledge Hub</w:t>
+      </w:r>
+      <w:r w:rsidR="007100B3" w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410C008F" w14:textId="77777777" w:rsidR="007100B3" w:rsidRDefault="007100B3" w:rsidP="0009401B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Website </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E5042" w14:textId="77777777" w:rsidR="007100B3" w:rsidRDefault="007100B3" w:rsidP="0009401B">
@@ -5009,60 +5018,60 @@
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Action Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="007100B3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA2A49D" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42086AAC" w14:textId="77777777" w:rsidR="0009401B" w:rsidRDefault="0009401B" w:rsidP="0009401B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc52891826"/>
       <w:bookmarkStart w:id="5" w:name="_Toc57297816"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc92376922"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc213424024"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc213424024"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc92376922"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc99440391"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Trade union terminology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4746B1A1" w14:textId="77777777" w:rsidR="0009401B" w:rsidRDefault="0009401B" w:rsidP="0009401B">
       <w:pPr>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="0009401B" w:rsidSect="00366E1A">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2575E608" w14:textId="61C1D6C7" w:rsidR="0009401B" w:rsidRPr="0009401B" w:rsidRDefault="0009401B" w:rsidP="00BF34E4">
       <w:pPr>
         <w:spacing w:before="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
@@ -5266,127 +5275,118 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Branch</w:t>
       </w:r>
       <w:r w:rsidRPr="473E5577">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Branches are the key organising unit in the union. Branches form the basis of representation to other advisory or policy-making bodies in the union structure.</w:t>
       </w:r>
       <w:r w:rsidRPr="473E5577">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6F5B6D" w14:textId="0F9EAC9A" w:rsidR="5442688B" w:rsidRDefault="5442688B" w:rsidP="473E5577">
+    <w:p w14:paraId="3E6F5B6D" w14:textId="01AA2670" w:rsidR="5442688B" w:rsidRDefault="5442688B" w:rsidP="5AFAD239">
       <w:pPr>
         <w:spacing w:before="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="473E5577">
+      <w:r w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Branch Knowledge Hub </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="473E5577">
+      <w:r w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="473E5577">
+      <w:r w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="473E5577">
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidR="30D23E5A" w:rsidRPr="5AFAD239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> a</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>a member website offering</w:t>
+      </w:r>
+      <w:r w:rsidR="30D23E5A" w:rsidRPr="5AFAD239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> microsite of the main websites, which can be used to communicate directly with their own members. Most of their content is restricted to members of that branch, but one public page is available which can be seen by all users. </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="30D23E5A" w:rsidRPr="5AFAD239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> Certain permissions allow different levels of communication</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>a personalised view of content shared with your sector, branch, section, or according to your rep/committee role. It also features a searchable resource library, and branch web pages where you can publish content for your members. It’s where you view branch/section membership data and access the login to Movement, to email your members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7469FF8E" w14:textId="77777777" w:rsidR="0009401B" w:rsidRPr="0009401B" w:rsidRDefault="0009401B" w:rsidP="00BF34E4">
       <w:pPr>
         <w:spacing w:before="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Collective agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -5848,140 +5848,94 @@
         </w:rPr>
         <w:t>If you are establishing a branch Linktree, then it is best to include relevant national links (for example a link to the Member Recruit Member page) as well as information about the branch.</w:t>
       </w:r>
       <w:r w:rsidR="00A540E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00A540E5" w:rsidRPr="006253A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://linktr.ee/joinprospect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5447A5E8" w14:textId="680CB308" w:rsidR="2341FCC6" w:rsidRPr="008566F9" w:rsidRDefault="2341FCC6" w:rsidP="473E5577">
+    <w:p w14:paraId="0CD68E6B" w14:textId="15076A36" w:rsidR="2341FCC6" w:rsidRDefault="2341FCC6" w:rsidP="5AFAD239">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="140"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="473E5577">
+      <w:r w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Movement </w:t>
       </w:r>
-      <w:r w:rsidR="008566F9" w:rsidRPr="473E5577">
+      <w:r w:rsidR="008566F9" w:rsidRPr="5AFAD239">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="473E5577">
-[...1 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      <w:r w:rsidR="42342059" w:rsidRPr="5AFAD239">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new email tool developed with and for trade unions. </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>A new email tool developed with and for trade unions. A way of bulk mailing members in your branch, section, employer or workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6100CF" w14:textId="4F4365E6" w:rsidR="0009401B" w:rsidRPr="0009401B" w:rsidRDefault="0009401B" w:rsidP="00BF34E4">
       <w:pPr>
         <w:spacing w:before="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Prospect Data Protection Compliance Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -6553,101 +6507,102 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D32CC99" w14:textId="34BEC32C" w:rsidR="0009401B" w:rsidRPr="0009401B" w:rsidRDefault="0009401B" w:rsidP="00BF34E4">
       <w:pPr>
         <w:spacing w:before="140" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yammer </w:t>
       </w:r>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>– an internal type of social media used for some organisations</w:t>
       </w:r>
       <w:r w:rsidR="00CB3F7B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0009401B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E194FB7" w14:textId="77777777" w:rsidR="0009401B" w:rsidRDefault="0009401B" w:rsidP="0009401B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:sectPr w:rsidR="0009401B" w:rsidSect="0009401B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325432B6" w14:textId="195AA972" w:rsidR="002D7A2F" w:rsidRPr="00086C88" w:rsidRDefault="002D7A2F" w:rsidP="00086C88">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc57297817"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00086C88">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Toc213424025"/>
       <w:r w:rsidRPr="00086C88">
         <w:lastRenderedPageBreak/>
         <w:t>About Prospect</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="692784E1" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most of the larger unions in the UK have grown and evolved through mergers and acquisitions with other unions, staff associations and professional bodies – either through necessity or strategy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C219FCE" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Prospect is no exception, having absorbed various groups of professional and specialist staff. It is now the tenth largest union in Britain out of the sixty-six affiliated to the Trades Union Congress – the umbrella body for Britain’s unions – and the most diverse.</w:t>
@@ -6713,59 +6668,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="269723F2" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRPr="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7A2F">
         <w:t>as an affiliate, we enjoy the resources of the TUC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F54858" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE82A00" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc57297818"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc92376927"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc213424026"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc213424026"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc92376927"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc99440392"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>What happens on trade union courses?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="44A03D1B" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For many trade union activists, Prospect courses mark a return to education, sometimes when previous experiences have been less than positive.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52551F6E" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trade union education places great value on the knowledge that union reps bring to the course and seeks to enhance this by working co-operatively to gain new knowledge.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A3AB02" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We place great emphasis on team working and involving everybody in the learning process. This not only makes learning interesting and challenging but is rooted in well-researched and tested educational methods. </w:t>
       </w:r>
     </w:p>
@@ -7010,52 +6965,52 @@
       </w:pPr>
       <w:r>
         <w:t>Second, we hope you will use your learning to make a difference at work – for the better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB99718" w14:textId="77777777" w:rsidR="002D7A2F" w:rsidRDefault="002D7A2F" w:rsidP="002D7A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>To help you put your learning to good use we will provide you with a small ‘action plan’ for you to apply at your workplace. We will also support you to carry it out.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE551CE" w14:textId="3B9AC34E" w:rsidR="00441D42" w:rsidRPr="002D7A2F" w:rsidRDefault="00441D42" w:rsidP="002D7A2F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc213424030"/>
       <w:r w:rsidRPr="002D7A2F">
         <w:lastRenderedPageBreak/>
         <w:t>Equality and diversity statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="31800CA6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00193908">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">Prospect is dedicated to providing training for all its representatives and activists that aspires to the highest standards of respect for difference and diversity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18721AB8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00193908">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">This statement is inspired by our trade union values of justice, fairness, democracy, solidarity and equality. As a trade union, we oppose any view, action or organisation that undermines the ability of working people to act collectively to pursue their democratically determined policies and objectives. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C77B339" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00193908">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">We are opposed to discrimination against people on the basis of their gender, nationality, ethnicity, religion, disability, sexual orientation, marital status, social class, age, politics or education. </w:t>
       </w:r>
@@ -7118,60 +7073,60 @@
         <w:t>if this is not practicable, or if the complaint is not dealt with to the satisfaction of the member, it should be raised with Prospect’s education officer or the education and skills manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D95634" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00193908">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>if a member is not satisfied, the matter should be referred to the General Secretary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AD6E57" w14:textId="12CA5105" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00193908">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E383A3F" w14:textId="6E224349" w:rsidR="00776003" w:rsidRPr="00776003" w:rsidRDefault="005816CA" w:rsidP="00776003">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc99440399"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc213424031"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc213424031"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc99440399"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Communicating the benefits of union membership</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="3E1F4D12" w14:textId="77777777" w:rsidR="00776003" w:rsidRDefault="00776003" w:rsidP="00776003">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Unions have brought significant changes to society, including:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DC6F46" w14:textId="77777777" w:rsidR="00776003" w:rsidRDefault="00776003" w:rsidP="00776003">
       <w:pPr>
@@ -7300,65 +7255,51 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>minimum holiday and sickness entitlements.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0718973E" w14:textId="77777777" w:rsidR="00776003" w:rsidRDefault="00776003" w:rsidP="00776003">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are better off in a workplace that recognises a union because wages are higher, health and safety is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and union workplaces usually offer more training and development.</w:t>
+        <w:t>You are better off in a workplace that recognises a union because wages are higher, health and safety is better and union workplaces usually offer more training and development.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556ED7CD" w14:textId="28A7D9E1" w:rsidR="00776003" w:rsidRDefault="00776003" w:rsidP="00776003">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay</w:t>
       </w:r>
@@ -7682,51 +7623,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A64D580" w14:textId="77777777" w:rsidR="002D7090" w:rsidRDefault="002D7090">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="013A5B33" w14:textId="180270EC" w:rsidR="003D585C" w:rsidRDefault="00776003" w:rsidP="00833EA6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc213424032"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00776003">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Session 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="66D3F001" w14:textId="7F523B16" w:rsidR="00776003" w:rsidRPr="00776003" w:rsidRDefault="00776003" w:rsidP="003D585C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc213424033"/>
       <w:r w:rsidRPr="00776003">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Activity A – Introductions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00776003">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
@@ -7792,80 +7733,63 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:r w:rsidR="00776003">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> name </w:t>
       </w:r>
       <w:r w:rsidR="00776003">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F36491D" w14:textId="0013DB6F" w:rsidR="00776003" w:rsidRDefault="009256E7" w:rsidP="00776003">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="03ADA8B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00776003">
+      <w:r w:rsidR="00776003" w:rsidRPr="03ADA8B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>hy the communication role is important to them</w:t>
       </w:r>
-      <w:r w:rsidR="00776003">
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00776003" w:rsidRPr="03ADA8B8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E0AB5B" w14:textId="26ACADF7" w:rsidR="00776003" w:rsidRDefault="009256E7" w:rsidP="00776003">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00776003">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -9926,74 +9850,75 @@
     <w:p w14:paraId="51F3BACF" w14:textId="77777777" w:rsidR="00DD1AC2" w:rsidRDefault="00DD1AC2" w:rsidP="00193908">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To protect members’ data and to avoid sending out emails that members may not be interested in, Prospect nationally sends the majority of correspondence to branch secretaries. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E527889" w14:textId="21FAC423" w:rsidR="00DD1AC2" w:rsidRDefault="00DD1AC2" w:rsidP="00193908">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In smaller branches, the secretary is usually in charge of the membership records; larger branches may have a dedicated membership secretary or organiser.</w:t>
       </w:r>
       <w:r w:rsidR="00754029">
         <w:t xml:space="preserve"> More on the different roles later…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601AA19C" w14:textId="35F7C8C6" w:rsidR="00DD1AC2" w:rsidRDefault="00DF16B7" w:rsidP="00221B44">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc213424043"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Prospect structure of comm</w:t>
       </w:r>
       <w:r w:rsidR="00221B44">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t>nications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="7A1979C4" w14:textId="0EA04806" w:rsidR="00221B44" w:rsidRPr="00221B44" w:rsidRDefault="006207BC" w:rsidP="000E1141">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2520CF0E" wp14:editId="432B3985">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2520CF0E" wp14:editId="6623B847">
             <wp:extent cx="5435600" cy="4573403"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -10591,134 +10516,92 @@
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have one)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011D83E5" w14:textId="77777777" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="00A1195A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ensuring non-members are approached to join, keeping a record of approaches made and, if unsuccessful, the reason</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645996DF" w14:textId="6841A873" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="00A1195A">
+    <w:p w14:paraId="645996DF" w14:textId="6841A873" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="6FB4E6E0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:t>ensuring changes in members’ details and location are passed to the branch</w:t>
       </w:r>
-      <w:r w:rsidR="00764E0D">
+      <w:r w:rsidR="00764E0D" w:rsidRPr="6FB4E6E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> or section membership secretary</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> and updated.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="32179799" w14:textId="77777777" w:rsidR="00336C53" w:rsidRPr="00A1195A" w:rsidRDefault="00336C53" w:rsidP="00A1195A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1195A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Branch officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1195A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1F9D2D" w14:textId="77777777" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="00DA0A77">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -11281,64 +11164,64 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451A8182" w14:textId="77777777" w:rsidR="0051142C" w:rsidRDefault="0051142C" w:rsidP="00DA0A77">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE84471" w14:textId="4FB5E875" w:rsidR="0051142C" w:rsidRPr="0051142C" w:rsidRDefault="0051142C" w:rsidP="0051142C">
       <w:pPr>
         <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>The below roles all have branch knowledge hub/movement permissions and have access to view the membership lists and distribution list on movement but cannot manage content:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423F9366" w14:textId="7F885315" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="00193908">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The below roles all have branch knowledge hub/movement permissions and have access to view the membership lists and distribution list on movement but cannot manage content:</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Membership and recruitment secretary/</w:t>
       </w:r>
       <w:r w:rsidR="009A6285">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Br</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:bCs/>
         </w:rPr>
         <w:t>anch organiser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0674D7" w14:textId="77777777" w:rsidR="00336C53" w:rsidRDefault="00336C53" w:rsidP="00193908">
       <w:pPr>
@@ -11714,345 +11597,395 @@
     <w:p w14:paraId="3F15A0B1" w14:textId="77777777" w:rsidR="0051142C" w:rsidRDefault="0051142C" w:rsidP="0051142C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ensuring non-members are approached to join, keeping a record of approaches made and, if unsuccessful, the reason</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC28BC1" w14:textId="77777777" w:rsidR="0051142C" w:rsidRDefault="0051142C" w:rsidP="0051142C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ensuring changes in members’ details and location are passed to the branch or section and updated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F54B3A" w14:textId="7BDBC0A8" w:rsidR="0078756E" w:rsidRPr="0077249C" w:rsidRDefault="0078756E" w:rsidP="00DF221A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc213424049"/>
       <w:r w:rsidRPr="003D585C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Activity </w:t>
       </w:r>
       <w:r>
         <w:t>C, part 1</w:t>
       </w:r>
       <w:r w:rsidRPr="003D585C">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>What are the types of digital tools and channels of communication?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="2753CAE3" w14:textId="77777777" w:rsidR="0078756E" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Explore the variety of options of which reps are already aware.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549B1FA2" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>The common forms of communication within a union</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E197A64" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+    <w:p w14:paraId="5E197A64" w14:textId="42F10E21" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127947CA" w14:textId="725AD3E1" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0FE235E3" w:rsidP="0078756E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Knowledge hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="0078756E" w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branch’s own website/webpage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C3D4B7" w14:textId="412BF5F2" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="6FB4E6E0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Social media</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C4637E" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Website</w:t>
+        <w:t>Newsletter</w:t>
       </w:r>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127947CA" w14:textId="72D56333" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+    <w:p w14:paraId="6929D201" w14:textId="20749F43" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="6A77798D" w:rsidP="6FB4E6E0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Movement </w:t>
+      </w:r>
+      <w:r w:rsidR="0078756E" w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Email/Bulk Email</w:t>
+      </w:r>
+      <w:r w:rsidR="0078756E" w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7860E37D" w14:textId="35B78264" w:rsidR="686942EB" w:rsidRDefault="686942EB" w:rsidP="6FB4E6E0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidR="5D496C8A" w:rsidRPr="6FB4E6E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://prospectorguk.sharepoint.com/sites/it-support-team-site/sitePages/Members'-portal.aspx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="046A6C86" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branch’s own website/webpage </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51C3D4B7" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+        <w:t>Polls/Surveys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A484B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D20356" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social </w:t>
-[...5 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>Zoom/Teams</w:t>
       </w:r>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D6A59F" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r w:rsidRPr="003A484B">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Face to Face</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A484B">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C4637E" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+    <w:p w14:paraId="759CCB7B" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A484B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003A484B">
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Telephone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6929D201" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+    <w:p w14:paraId="2FFC22CC" w14:textId="6BE33578" w:rsidR="0078756E" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Branch meetings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="046A6C86" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      <w:r w:rsidR="3B7F32DF" w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>- webinars-workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CFC07A" w14:textId="03D0E211" w:rsidR="0078756E" w:rsidRDefault="3B7F32DF" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01D20356" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Doodle poll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B17F664" w14:textId="5F30F158" w:rsidR="0078756E" w:rsidRDefault="0078756E" w:rsidP="0078756E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003A484B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70D6A59F" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+      </w:pPr>
+      <w:r w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>WhatsApp group</w:t>
+      </w:r>
+      <w:r w:rsidR="5B79B4BC" w:rsidRPr="6FB4E6E0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ThruText</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E275459" w14:textId="6F37AE8C" w:rsidR="2237A838" w:rsidRDefault="2237A838" w:rsidP="6FB4E6E0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A484B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003A484B">
+      <w:r w:rsidRPr="6FB4E6E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="759CCB7B" w14:textId="77777777" w:rsidR="0078756E" w:rsidRPr="003A484B" w:rsidRDefault="0078756E" w:rsidP="0078756E">
+        <w:t xml:space="preserve">Rep coach recruitment tool </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="52F04B42" w:rsidRPr="6FB4E6E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://app.repcoach.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2100ADA9" w14:textId="18F90073" w:rsidR="6FB4E6E0" w:rsidRDefault="6FB4E6E0" w:rsidP="6FB4E6E0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...92 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="340"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="42E2AF0A" w14:textId="77777777" w:rsidR="0078756E" w:rsidRDefault="0078756E">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2906C8A8" w14:textId="2E32CF3C" w:rsidR="00FF262C" w:rsidRPr="00C1335B" w:rsidRDefault="00FF262C" w:rsidP="00FF262C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc213424050"/>
@@ -12261,51 +12194,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F33CAC6" wp14:editId="30F6FC00">
                   <wp:extent cx="6120130" cy="6120130"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
                   <wp:docPr id="9" name="Picture 9" descr="Chart, bubble chart&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="Picture 9" descr="Chart, bubble chart&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36" cstate="print">
+                          <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6120130" cy="6120130"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -12880,69 +12813,61 @@
     </w:p>
     <w:p w14:paraId="35C18420" w14:textId="5AEF9BF9" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc213424052"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Data protection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5BF687B4" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:t>Prospect is covered by the UK General Data Protection Regulations 2021 (UK GDPR) and the Data Protection Act 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC0FA8E" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
-        <w:t xml:space="preserve">This legislation sets out the rules by which personal data can be used by individuals and organisations, including the principles that have to be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the rights individuals have.</w:t>
+        <w:t>This legislation sets out the rules by which personal data can be used by individuals and organisations, including the principles that have to be met and the rights individuals have.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5558DE38" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:t xml:space="preserve">For advice and assistance on any data protection issue please contact the Data Protection Compliance Officer (DPCO) on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00770383">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>datacompliance@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D51F2DE" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:t>Here is a list of common-sense dos and don’ts to ensure you comply with the legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDF1766" w14:textId="20C2E301" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="006E4FD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0031533A">
@@ -13276,51 +13201,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>If you think you may have a data breach, contact the data protection officer at Prospect</w:t>
       </w:r>
       <w:r w:rsidR="0031533A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="0031533A" w:rsidRPr="0031533A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0031533A" w:rsidRPr="00770383">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>datacompliance@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0031533A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as soon as possible, </w:t>
       </w:r>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>so they can help and minimise the impact. We have 72 hours to assess and report the breach to the ICO</w:t>
       </w:r>
       <w:r w:rsidR="0031533A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -13331,51 +13256,51 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Whatever media platforms you use as a branch ensure the union is aware and obtain the necessary permissions if required. On-line media may involve personal data being transferred overseas.  Inform Prospect’s DPCO</w:t>
       </w:r>
       <w:r w:rsidR="0031533A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00770383">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>datacompliance@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="587524EC" w14:textId="4343ED7B" w:rsidR="007F375C" w:rsidRPr="00770383" w:rsidRDefault="007F375C" w:rsidP="006E4FD0">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Social media accounts should </w:t>
       </w:r>
       <w:r w:rsidR="00A940D4">
@@ -13680,727 +13605,641 @@
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">If you receive a request, it should be forwarded to Prospect to the Data Protection Compliance Officer on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00770383">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:bdr w:val="nil"/>
             <w:lang w:val="en-US"/>
             <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:bevel/>
             </w14:textOutline>
           </w:rPr>
           <w:t>datacompliance@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>.  We have a month to</w:t>
       </w:r>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> respond </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>from</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>from the date the request is received, so it’s important a request is forwarded as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262115F2" w14:textId="1AE2E47F" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right to </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ectification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E539DA2" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> the date the request is received, so it’s important a request is forwarded as soon as possible.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="262115F2" w14:textId="1AE2E47F" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+        <w:t>Individuals have the right to correct information held about them if they believe it is factually incorrect. They also have the right to have incomplete personal data completed by means of providing a supplementary statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD5FBBC" w14:textId="654B12B0" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C346C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Right to </w:t>
       </w:r>
       <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>r</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C346C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ectification </w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00770383">
+        <w:t>rasure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2743C0" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Individuals have the right to correct information held about them if they believe it is factually incorrect. They also have the right to have incomplete personal data completed by means of providing a supplementary statement.</w:t>
-[...42 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00770383">
+        <w:t xml:space="preserve">This is also known as ‘the right to be forgotten’.  In certain circumstances it allows individuals to ask for their personal data to be deleted or removed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589D84C6" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">This is also known as ‘the right to be forgotten’.  In certain circumstances it allows individuals to ask for their personal data to be deleted or removed.  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If you receive an erasure request, it should be forwarded to Prospect to the Data Protection Compliance Officer on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00770383">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS"/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:bdr w:val="nil"/>
             <w:lang w:val="en-US"/>
             <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:bevel/>
             </w14:textOutline>
           </w:rPr>
           <w:t>datacompliance@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">.  We have a month to respond </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>.  We have a month to respond from the date the request is received, again it’s important a request is forwarded as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B472A2" w14:textId="75673323" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right to </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>restrict processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169E7FE7" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>from</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>In certain circumstances individuals have the right to stop us processing their personal data.  The data can be stored but cannot be used until a dispute is resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C278E98" w14:textId="74209B58" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right of </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>data portability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64961BDB" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="nil"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> the date the request is received, again it’s </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00770383">
+        <w:t>This is a new right that allows individuals to access and move their personal data for their own benefit across different services.  This only applies to data provided electronically by automated means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C4B457" w14:textId="18C1D4CF" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right to </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>object</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10474D71" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>important</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> a request is forwarded as soon as possible.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25B472A2" w14:textId="75673323" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+        <w:t>Individuals have the right to object to the processing of their personal data, on grounds relating to their particular situation. Therefore, we must stop the processing unless we have a legitimate reason to continue to use the data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B99E6A3" w14:textId="50F7623C" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C346C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Right to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:t>Automated decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C346C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>restrict processing</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="169E7FE7" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">making </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A31C10D" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Right not to be subject to a decision based solely on automated processing or profiling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6941BA0F" w14:textId="186ABB71" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Right to opt out of </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FD0" w:rsidRPr="00C346C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>direct marketing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198BAEBD" w14:textId="5A16A6E9" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="0040592B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>In certain circumstances individuals have the right to stop us processing their personal data.  The data can be stored but cannot be used until a dispute is resolved.</w:t>
-[...39 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>This is a new right that allows individuals to access and move their personal data for their own benefit across different services.  This only applies to data provided electronically by automated means.</w:t>
-[...27 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Members have the right to opt out of receiving direct marketing</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6285">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...160 lines deleted...]
-        </w:rPr>
         <w:t>, but make sure this doesn’t include ballot papers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1423CB39" w14:textId="77777777" w:rsidR="00C66DEA" w:rsidRDefault="00C66DEA">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14432B3F" w14:textId="6D4BE883" w:rsidR="0040592B" w:rsidRPr="00C346C2" w:rsidRDefault="0040592B" w:rsidP="00C346C2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C346C2">
         <w:lastRenderedPageBreak/>
@@ -14450,51 +14289,51 @@
       <w:r w:rsidRPr="006E4FD0">
         <w:t>seven years – personal injury cases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F4925C" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="006E4FD0" w:rsidRDefault="0040592B" w:rsidP="006E4FD0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006E4FD0">
         <w:t>12 years – industrial disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9F980E" w14:textId="13013211" w:rsidR="0040592B" w:rsidRPr="00770383" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770383">
         <w:t>You can find more information in our briefing</w:t>
       </w:r>
       <w:r w:rsidR="006E4FD0">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00770383">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00770383">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://library.prospect.org.uk/id/2016/01617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00770383">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6F2ED4" w14:textId="77777777" w:rsidR="00C66DEA" w:rsidRDefault="00C66DEA">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc109653835"/>
       <w:r>
@@ -15174,95 +15013,95 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>This briefing aims to give a snapshot of different tools, both ones provided by Prospect, and those generally available online that branches may find useful to grow their membership and influence in the workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B552B8" w14:textId="055515F6" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We are always interested in how branches are developing their communications with members, if you have been using any other tools successfully in your branch then please do let us know: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>comms@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F316B27" w14:textId="694919A5" w:rsidR="00764DA9" w:rsidRDefault="00E85BFB" w:rsidP="00E85BFB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Knowledge Hub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D520B31" w14:textId="77777777" w:rsidR="001A40B9" w:rsidRPr="001A40B9" w:rsidRDefault="001A40B9" w:rsidP="001A40B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A40B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Most GDPR compliant way of contact reps via bulk mail, with updated minutes, newsletters etc….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F84434B" w14:textId="77777777" w:rsidR="001A40B9" w:rsidRPr="001A40B9" w:rsidRDefault="001A40B9" w:rsidP="001A40B9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="001A40B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1016950D" w14:textId="77777777" w:rsidR="001A40B9" w:rsidRPr="001A40B9" w:rsidRDefault="001A40B9" w:rsidP="001A40B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A40B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Go over the functionality. (Communications role access rights for this area of work)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55404988" w14:textId="6ED10092" w:rsidR="00E85BFB" w:rsidRPr="001A40B9" w:rsidRDefault="001A40B9" w:rsidP="001A40B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -15283,78 +15122,78 @@
       <w:r w:rsidRPr="00AE134C">
         <w:t>A note on data protection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573DD31F" w14:textId="3EA45165" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Several of the tools in this guide involve accessing sensitive personal data about other members. This means that reps must be always mindful of data protection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A586C3" w14:textId="622AE7DD" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You can access our rep’s guide to GDPR and data protection here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://library.prospect.org.uk/download/2022/00712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401F385A" w14:textId="475F07B2" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">However most importantly be cautious and seek advice if you are in any way unsure. Your full-time officer should be able to help, and our Data Protection Office can be contacted on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="0DB5B8EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>dataprotection@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CEBEF58" w14:textId="47819EA9" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Int_K8a48woJ"/>
       <w:r w:rsidRPr="004A2617">
         <w:t>Email</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="04CE8BEC" w14:textId="7455ABEB" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -15421,130 +15260,133 @@
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>This will allow the production of more modern and attractive emails, with a more user-friendly interface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6058AB11" w14:textId="146E5F23" w:rsidR="006F1BF0" w:rsidRDefault="006F1BF0" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>The link for the full guide is here,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771D2C24" w14:textId="09A453C8" w:rsidR="006F1BF0" w:rsidRDefault="006F1BF0" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="004E2F37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10E5ADF3" w14:textId="402DF88F" w:rsidR="006F1BF0" w:rsidRDefault="006F1BF0" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Log in is here,</w:t>
       </w:r>
       <w:r w:rsidR="001A40B9" w:rsidRPr="001A40B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="001A40B9" w:rsidRPr="00764E0D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prospect - Movement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A47F1B7" w14:textId="1AF98924" w:rsidR="001A40B9" w:rsidRDefault="001A40B9" w:rsidP="001A40B9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You can see more at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://www.movement.industries</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571D3826" w14:textId="56FEE73F" w:rsidR="009B7E82" w:rsidRDefault="00EC0444" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0444">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BFA4AB6" wp14:editId="620B2EEF">
             <wp:extent cx="6120130" cy="3947795"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1925637768" name="Picture 1" descr="branch permissions on the Knowledge Hub and Movement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1925637768" name="Picture 1" descr="branch permissions on the Knowledge Hub and Movement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50"/>
+                    <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="3947795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BFCB0E" w14:textId="2717CCEC" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -15646,64 +15488,65 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2617">
         <w:t>How to organise a branch webinar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D64B4DF" w14:textId="2A55F361" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>The union has a small number of Zoom accounts that can host webinars for up to 500 members. These accounts are prioritised for the Prospect and Bectu Live events but, where account and staff resources allow, we’ll try to support branch events. Please discuss your options with your full-time official.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C024CC" w14:textId="2FC37385" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It’s worth checking which platform your workplace uses and whether they’d allow you to use it. Microsoft Teams live events functionality offers many of the same features as webinars in Zoom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198263A0" w14:textId="12ADD7F1" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There are more tips for webinars in: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>Tips for reps: A practical guide to branch communications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54328B11" w14:textId="5EF7ABA0" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2617">
         <w:t>Branding and logos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5BE58D" w14:textId="0BA960F3" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
@@ -15761,51 +15604,50 @@
     </w:p>
     <w:p w14:paraId="2ED0133E" w14:textId="10764C3E" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Prospect/Bectu email signatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E71CA5E" w14:textId="13C73F2C" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Prospect branch welcome email template in Word</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C79C7D" w14:textId="3FD427AF" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2617">
-        <w:lastRenderedPageBreak/>
         <w:t>Branch networking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9B0638" w14:textId="1B0E13EB" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Branches use a range of channels to engage with members. This often varies by what is already widely used within an organisation or company. But Yammer, Workplace, WhatsApp, Teams chat, Slack, as well as more traditional Intranets are all in use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A0666C" w14:textId="6486759F" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Text messaging (SMS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773F0B83" w14:textId="5DBC637C" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
@@ -15846,180 +15688,166 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Set up is facilitated through your full time officer or Organiser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF0D4A2" w14:textId="6A2ACA11" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>SendMode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50376522" w14:textId="506E04D2" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We can use the SendMode tool to send mass reminder messages to members, for example on voting in industrial action ballots. Messages must be set up through the comms team: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>comms@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C32D576" w14:textId="4A557F5B" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2617">
         <w:t>Surveys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7720CA78" w14:textId="3F0913BF" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Surveys can be an excellent way to understand the views of a branch membership and identify issues for campaigning and collective bargaining.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0809A11D" w14:textId="3DCE6520" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A range of tools can be used to set up branch surveys. Reps should think about why they are collecting information and what they will use it for, making sure surveys are not over long or excessively frequent. This will make sure members are most likely to engage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DB8609" w14:textId="7811A190" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Survey Monkey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4698F94A" w14:textId="647A2313" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>This tool can be used for free for small surveys, however Prospect has access to a paid account, and it is best to speak to your full-time officer about getting your survey set up on a paid account. This means we can make sure the data can be managed securely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EE2BFC" w14:textId="0131E765" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Survey Monkey is best for simple, short surveys and many members will find the interface familiar. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>surveymonkey.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="320B2C6B" w14:textId="5F641A78" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Snap Surveys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032239C4" w14:textId="02D243DE" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is the tool we use indicative ballots and other formal ballots that can be completed online (statutory ballots must generally be done by post). It offers a more secure platform than Survey Monkey. Requests for Snap Surveys should be made to your full-time </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>This is the tool we use indicative ballots and other formal ballots that can be completed online (statutory ballots must generally be done by post). It offers a more secure platform than Survey Monkey. Requests for Snap Surveys should be made to your full-time officer, but will generally be set up by a member of staff at Prospect HQ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10884935" w14:textId="13FB446C" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
-        <w:rPr>
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Microsoft and Google Forms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB14BD7" w14:textId="5E149A65" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>These tools can create basic online forms to gather information and populate a spreadsheet. Microsoft Forms needs a paid Microsoft 365 account, but Prospect staff members have access and can set up forms if needed by branches. It is important that a clear process is established so information from members can be acted on, and for time-limited campaigns forms are closed when the campaign is over.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513585D6" w14:textId="5B807625" w:rsidR="6452E1E3" w:rsidRPr="004A2617" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2617">
         <w:t>Other tools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EDD82F" w14:textId="5049FD2E" w:rsidR="6452E1E3" w:rsidRPr="0071504C" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
@@ -16027,115 +15855,101 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0071504C">
         <w:t>Megaphone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15227D39" w14:textId="5B7FDC75" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>A shared petitioning platform for TUC affiliated trade unions, run in partnership with Australian union organisation VHTC. The TUC can help unions run online actions to back up industrial campaigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBDB38C" w14:textId="17418279" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petitions can be started directly on </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId54">
+        <w:t xml:space="preserve">Petitions can be started directly on Megaphone, however the Prospect comms team can raise questions/issues with the TUC is required: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>comms@prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5118EF40" w14:textId="54BBE6D8" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prospect strongly recommends the use of Megaphone over change.org or using Parliamentary petitions. Access it at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://www.megaphone.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFD0603" w14:textId="6A639B4F" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We have also worked in partnership with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>38degrees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on larger campaigns, again it is best to speak to the Prospect comms team in the first instance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5907E1D2" w14:textId="00A80097" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t xml:space="preserve">iParl </w:t>
       </w:r>
     </w:p>
@@ -16167,359 +15981,353 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Linktree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7A1166" w14:textId="594D34DA" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Several branches have successfully use Linktree to collect relevant information for branch members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EB275C" w14:textId="235C6EE8" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This national level Linktree demonstrates how a Linktree can work: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://linktr.ee/joinprospect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5488C6BB" w14:textId="3888F80E" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>If you are establishing a branch Linktree, then it is best to include relevant national links (for example a link to the Member Recruit Member page) as well as information about the branch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475A5A88" w14:textId="7968E9D8" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Stream – TUC Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31149C20" w14:textId="20DBADDF" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Reps can access online learning from the TUC on a range of topics through their Stream platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://tuc.curatr3.com/dashboard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9A4109" w14:textId="79844C38" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Lighthouse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC94DAF" w14:textId="4DA87495" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Although primarily aimed at union officials working in digital, branches running more complex digital projects my find the Lighthouse tool useful to help evaluate a data or technology project you are currently running: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://lighthouse.prospect.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66843A4D" w14:textId="6AEF462D" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00095DB3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:t>Eventbrite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A8580D" w14:textId="447F4FF7" w:rsidR="00A91923" w:rsidRDefault="6452E1E3" w:rsidP="000E37DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eventbrite is an online service used to register people for offline and online events. It means members can sign up on a link, and reps can track how many plan to attend and share reminders and further </w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId60">
+        <w:t xml:space="preserve">Eventbrite is an online service used to register people for offline and online events. It means members can sign up on a link, and reps can track how many plan to attend and share reminders and further information with attendees. There is a small charge for events for over 100 people: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://www.eventbrite.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9B7048" w14:textId="171CB069" w:rsidR="6452E1E3" w:rsidRPr="00FC43B0" w:rsidRDefault="6452E1E3" w:rsidP="00FC43B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC43B0">
         <w:t>Relevant Prospect guides and further reading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEE3532" w14:textId="341A29AA" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00A736EC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="00AB79"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>Tips for reps: A practical guide to branch communications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06542C66" w14:textId="470E1544" w:rsidR="6452E1E3" w:rsidRPr="006F1BF0" w:rsidRDefault="6452E1E3" w:rsidP="00A736EC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00DD518E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Members guide to media and social media</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30BB076A" w14:textId="3BC4ACD9" w:rsidR="006F1BF0" w:rsidRPr="00230C19" w:rsidRDefault="006F1BF0" w:rsidP="00230C19">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Movement</w:t>
       </w:r>
       <w:r w:rsidR="000E37DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="000E37DD" w:rsidRPr="004E2F37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05E88118" w14:textId="697399CA" w:rsidR="006F1BF0" w:rsidRPr="000E37DD" w:rsidRDefault="006F1BF0" w:rsidP="000E37DD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Branch Knowledge Hub</w:t>
       </w:r>
       <w:r w:rsidR="000E37DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="000E37DD" w:rsidRPr="001A40B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="526E025D" w14:textId="0D39828E" w:rsidR="006F1BF0" w:rsidRPr="000736FC" w:rsidRDefault="6452E1E3" w:rsidP="000736FC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00FE7BC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Members guide to email, internet and social media at work</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="083D589C" w14:textId="5EFA57B7" w:rsidR="6452E1E3" w:rsidRPr="00A736EC" w:rsidRDefault="6452E1E3" w:rsidP="00A736EC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="00AB79"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide to data protection for Prospect reps </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31056E4E" w14:textId="7D808A9D" w:rsidR="6452E1E3" w:rsidRDefault="6452E1E3" w:rsidP="00A736EC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="00AB79"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="275A8AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">TUC Digital Lab: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId69">
         <w:r w:rsidRPr="275A8AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="00AB79"/>
           </w:rPr>
           <w:t>https://digital.tuc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57BE220A" w14:textId="0910C44C" w:rsidR="006F7035" w:rsidRPr="00A736EC" w:rsidRDefault="0040592B" w:rsidP="00A736EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7035">
         <w:t xml:space="preserve">We have </w:t>
       </w:r>
       <w:r w:rsidR="006F1BF0">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7035">
         <w:t xml:space="preserve">public facing website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidR="00C346C2" w:rsidRPr="00C346C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E36AE1D" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00FC43B0" w:rsidRDefault="0040592B" w:rsidP="00FC43B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC43B0">
         <w:t>The member website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C23618" w14:textId="5B65389F" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="0040592B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">As well as the </w:t>
       </w:r>
       <w:r w:rsidR="00764E0D">
         <w:t>movement tool</w:t>
@@ -16548,133 +16356,133 @@
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Hlk108687424"/>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:t>The public</w:t>
       </w:r>
       <w:r w:rsidR="00F30E93" w:rsidRPr="0DB5B8EF">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:t>facing website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641991FA" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="009B1122">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">We see our new site as our ‘shop window’ showcasing what we are doing to the public, as well as support members through a new clean design. If a potential new member has any questions about the union or the work that Prospect is doing this website will answer their questions as clearly as possible and show what worthwhile work our members are doing across the spectrum of sectors we represent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44021DE1" w14:textId="74545748" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="009B1122">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We also have a set of templates for members and reps to use at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00F30E93">
           <w:t>https://prospect.org.uk/about/ambition/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F30E93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">where you can download resources to help you with all your digital comms. There are social media packs, </w:t>
       </w:r>
       <w:r w:rsidR="00230C19" w:rsidRPr="009D2916">
         <w:t>PowerPoint</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve"> presentation templates, logos, Word templates, recruitment flyers, benefits leaflets and even bunting. There’s a reps area with information around training, conference and more and you can also access campaign resources for our cross union campaigns such as on the climate emergency and Right to Disconnect, at each of our campaign pages in the Get Involved section of the site. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p w14:paraId="20411675" w14:textId="547654E7" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="009B1122">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">If members or potential members have a quick question around workplace </w:t>
       </w:r>
       <w:r w:rsidR="00230C19" w:rsidRPr="009D2916">
         <w:t>guidance,</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve"> they can find it in the Get Support area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C07588C" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="009B1122">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">On both websites there is information about Prospect Networks, both in terms of what they are campaigning on and how you can get involved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CD257C" w14:textId="1331811B" w:rsidR="0040592B" w:rsidRPr="0003039D" w:rsidRDefault="0040592B" w:rsidP="0003039D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00664999">
-        <w:lastRenderedPageBreak/>
         <w:t>Website (Bectu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372407F9" w14:textId="6884B107" w:rsidR="0040592B" w:rsidRPr="00F30E93" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30E93">
         <w:t>The public</w:t>
       </w:r>
       <w:r w:rsidR="00F30E93">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F30E93">
         <w:t>facing website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C52B418" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">We see our new site as our ‘shop window’ showcasing what we are doing to the public, as well as support members through a new clean design. If a potential new member has any questions about the union or the work that Prospect is doing this website will answer their questions as clearly as possible and show what worthwhile work our members are doing across the spectrum of sectors we represent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD3F85B" w14:textId="360CF768" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">We also have a set of templates for members and reps to use at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="006F7035" w:rsidRPr="006F7035">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/about/ambition/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F7035">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">where you can download resources to help you with all your digital comms. There are social media packs, </w:t>
       </w:r>
       <w:r w:rsidR="00230C19" w:rsidRPr="009D2916">
         <w:t>PowerPoint</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve"> presentation templates, logos, Word templates, recruitment flyers, benefits leaflets and even bunting. There’s a reps</w:t>
       </w:r>
       <w:r w:rsidR="006F7035">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve"> area with information around training, conference and more and you can also access campaign resources for our cross</w:t>
       </w:r>
@@ -16856,50 +16664,51 @@
       <w:r w:rsidRPr="00AC5E9D">
         <w:t>If in doubt, contact your official/IT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311A8CBB" w14:textId="568E86E6" w:rsidR="00AC5E9D" w:rsidRPr="00AC5E9D" w:rsidRDefault="00AC5E9D" w:rsidP="00783C85">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E9D">
         <w:t xml:space="preserve">Be mindful of uploading membership data on other </w:t>
       </w:r>
       <w:r w:rsidR="005443B1">
         <w:t>thi</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5E9D">
         <w:t xml:space="preserve">rd party tech. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6295A225" w14:textId="77777777" w:rsidR="00AC5E9D" w:rsidRDefault="00AC5E9D" w:rsidP="00783C85">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC5E9D">
+        <w:lastRenderedPageBreak/>
         <w:t>If in doubt, please always check!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300178F4" w14:textId="367A1733" w:rsidR="00783C85" w:rsidRPr="009D4623" w:rsidRDefault="00783C85" w:rsidP="00783C85">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D4623">
         <w:t xml:space="preserve">Union </w:t>
       </w:r>
       <w:r w:rsidR="006235B0">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4623">
         <w:t xml:space="preserve">nduction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438A07CD" w14:textId="763E9ABB" w:rsidR="00783C85" w:rsidRDefault="00783C85" w:rsidP="00783C85">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>You may have an agreement with your employer/workplace so you can promote the union in a formal recognised way by engaging new starters in outlining why the union is present and what</w:t>
       </w:r>
@@ -16909,51 +16718,50 @@
       <w:r w:rsidR="00764E0D">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> purpose is</w:t>
       </w:r>
       <w:r w:rsidR="00840EAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3472B7C9" w14:textId="215A112D" w:rsidR="00783C85" w:rsidRPr="00783C85" w:rsidRDefault="00783C85" w:rsidP="00783C85">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00783C85">
         <w:t>We’ve included a checklist for this in the resources – contact your official for additional resources including a PowerPoint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215C2C2E" w14:textId="7F315FF6" w:rsidR="0040592B" w:rsidRPr="005A32DB" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc213424056"/>
       <w:r w:rsidRPr="005A32DB">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Social </w:t>
       </w:r>
       <w:r w:rsidR="00C346C2" w:rsidRPr="005A32DB">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005A32DB">
         <w:t>edia</w:t>
       </w:r>
       <w:r w:rsidR="006235B0">
         <w:t xml:space="preserve"> and comms best practice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="6ED5C1FE" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2916">
         <w:t xml:space="preserve">Social media is a great way to broaden the reach of your audience but there are some key steps to follow if you’re going to use it effectively. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19800D2F" w14:textId="290A2B6B" w:rsidR="0040592B" w:rsidRPr="009D2916" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -17079,98 +16887,101 @@
       </w:pPr>
       <w:r w:rsidRPr="00833EA6">
         <w:t xml:space="preserve">LinkedIn is great for sharing articles and thought leadership and is a more professional, expert tone. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A27C72" w14:textId="08C6838E" w:rsidR="0040592B" w:rsidRPr="00833EA6" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00833EA6">
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00833EA6">
         <w:t>4: G</w:t>
       </w:r>
       <w:r w:rsidRPr="00833EA6">
         <w:t>o where your audience is</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308F7325" w14:textId="0772EF5F" w:rsidR="0040592B" w:rsidRPr="001248F7" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">With limited time there’s a danger you could spread yourself too thin so go where your audience is. There’s no point setting up an incredible Instagram account if no one in your workplace uses it! Or if the work that you’re doing isn’t visually stimulating (although I’m sure very important!). Ask your members where they are and then focus making that channel the best it can be. </w:t>
+        <w:t xml:space="preserve">With limited time there’s a danger you could spread yourself too thin so go where your audience is. There’s no point setting up an incredible Instagram account if no one in your workplace uses it! Or if the </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">work that you’re doing isn’t visually stimulating (although I’m sure very important!). Ask your members where they are and then focus making that channel the best it can be. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6D1E0B" w14:textId="68C4F13A" w:rsidR="0040592B" w:rsidRPr="001248F7" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:t xml:space="preserve">Best </w:t>
       </w:r>
       <w:r w:rsidR="00833EA6" w:rsidRPr="0DB5B8EF">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:t>ractice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B26745F" w14:textId="77777777" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20F82">
         <w:t xml:space="preserve">The first rule of social media is ‘don’t say anything on social which you wouldn’t say in a workplace’. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2FBEAF" w14:textId="77777777" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20F82">
         <w:t xml:space="preserve">The second rule of social media is ‘don’t say anything on social which you wouldn’t say in a workplace’. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA417FA" w14:textId="375CD960" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As great as social media is at getting people on board, it’s also a very easy way to put your foot in it even when what you’re saying seems right! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B38781B" w14:textId="096A1EDB" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20F82">
-        <w:lastRenderedPageBreak/>
         <w:t>You must remember that however intimate it feels</w:t>
       </w:r>
       <w:r w:rsidR="002E0BC6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20F82">
         <w:t xml:space="preserve">it’s a public space and for all that you can delete posts, once you’ve put something out there, it’s out there. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694872B0" w14:textId="713423A6" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That’s not to say that you can’t develop a unique tone of voice, social media is much more successful when it sounds human, but if it’s about something potentially contentious it’s usually a good idea to check it with another branch member first, or just someone other than yourself who can be an outside eye and sense check. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E029292" w14:textId="06F95FAF" w:rsidR="0DB5B8EF" w:rsidRDefault="0DB5B8EF" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="536BB06C" w14:textId="1185109D" w:rsidR="0040592B" w:rsidRPr="001B14CB" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -17193,92 +17004,88 @@
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="172C8006" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00955363" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00955363">
         <w:t xml:space="preserve">Newsletters are great ways to keep in touch with your members and with digital newsletters you can do many different things with them. If you have one particularly big letter item you want to tell members about, you can do a one item piece. If you have a few news items to talk about you can do a news round up. If you want to profile a win, or a member who has done brilliantly in something you can prioritise a case study. It’s about what you think will make an interesting read, not just putting in everything that you feel people need to know about. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2138111E" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00955363" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00955363">
         <w:t>Calls to action</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF56271" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00955363" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00955363">
-        <w:t xml:space="preserve">Good newsletters are driven by human interest stories but most importantly they must include a call to action. With the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of emails people receive there has to be a compelling reason to open an e-newsletter and once people have done, you want to capitalise on your audience’s time. </w:t>
+        <w:t xml:space="preserve">Good newsletters are driven by human interest stories but most importantly they must include a call to action. With the amount of emails people receive there has to be a compelling reason to open an e-newsletter and once people have done, you want to capitalise on your audience’s time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CE923F" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00955363" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00955363">
         <w:t>The question ‘What do I want my reader to do?’, should be at the heart of every newsletter and lead your call to action: the answer to this could be supporting a campaign, sharing content on social media, turning up to an event, donating to a cause or taking part in a survey. You should also think about how you’re going to reflect back engagement to members, so they see that their action was noticed and has gone towards helping your end goal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCD44D7" w14:textId="77777777" w:rsidR="0040592B" w:rsidRPr="00955363" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This will make your newsletter an engaging two way communications channel and not just a static broadcasting tool. It will mean more people open your newsletter because people like to feel engaged and involved and again it underlines the idea that as members of the union their voice and actions are at the heart of what we do and what we can do. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A689509" w14:textId="5A99540D" w:rsidR="0040592B" w:rsidRPr="002E0BC6" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002E0BC6">
         <w:t>Consistency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792A4DA9" w14:textId="77777777" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00955363">
-        <w:t>In the same way that consistency in a social media plan is key, so regularity in a newsletter schedule is vital. It doesn’t matter if you only do four a year, or one a month, or one a week. It’s just essential that if you set up a schedule you stick to it. You could try doing a quarterly newsletter with longer term interest stories and campaigns and then keeping the single item – call outs to support a campaign/invitation to an event – newsletters on a more responsive basis, which can fit into that structure as and when you feel you need them.</w:t>
+        <w:t xml:space="preserve">In the same way that consistency in a social media plan is key, so regularity in a newsletter schedule is vital. It doesn’t matter if you only do four a year, or one a month, or one a week. It’s just essential that if you set up a schedule you stick to it. You could try doing a quarterly newsletter with longer term interest stories and campaigns and then keeping the single item – call outs to support a campaign/invitation to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955363">
+        <w:lastRenderedPageBreak/>
+        <w:t>an event – newsletters on a more responsive basis, which can fit into that structure as and when you feel you need them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C35B374" w14:textId="147A10F0" w:rsidR="00CE33E9" w:rsidRPr="002E0BC6" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc213424058"/>
       <w:r w:rsidRPr="002E0BC6">
         <w:t>General points and accessibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="33325424" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7B29">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Creating accessible comms means reaching the widest audience possible and being inclusive. But these rules of thumb also form </w:t>
@@ -17292,151 +17099,142 @@
       <w:r w:rsidRPr="004B7B29">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> across the board</w:t>
       </w:r>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7B29">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> They are by no means exhaustive but are a good place to start. If you feel you’re not sure if something is accessible don’t be afraid to sense check it with someone. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD2AB3E" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
-        <w:lastRenderedPageBreak/>
         <w:t>Use a readable font size</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29002BE9" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Small text is harder to read, so it’s best to stick to at least 12pt in printed documents. If the text won’t fit into the space you have, it’s better to cut some text so the font can be kept larger, rather than reducing its size. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A160F1" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:t>Use plain language</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7810A21D" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Plain language is reader-friendly because it's clear, concise, and precise; it means using short, action-driven sentences free of jargon to make language accessible and easy to understand. The average reading age in the UK is nine years old (source ONS), so making your message easier to read will help you reach a broader audience. Online text e</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0AD5">
         <w:t xml:space="preserve">ditors such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="009E0AD5">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hemingway</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E0AD5">
         <w:t xml:space="preserve"> can help to simplify your message.</w:t>
       </w:r>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312824F4" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004B7B29" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7B29">
         <w:t xml:space="preserve">Use good colour contrasts </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1E6633" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Poor colour contrast can make it difficult for people to understand your text or diagrams. For example, light grey text on a light background would be hard to see. If you’re unsure about a contrast you can always check online using tools like</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0AD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="009E0AD5">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Accessible </w:t>
+          <w:t>Accessible Colors</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E0AD5">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6543B041" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:t xml:space="preserve">Make your hyperlinks descriptive </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CDA605" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -17446,69 +17244,70 @@
     <w:p w14:paraId="1C670A0D" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:t>Describe images and use transcripts for videos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F94E7E" w14:textId="77777777" w:rsidR="00CE33E9" w:rsidRPr="004518AE" w:rsidRDefault="00CE33E9" w:rsidP="00CE33E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternative text, known as ‘alt text’, is a simple text description of an image and for members using a screen reader it means they will be able to hear and understand what the image is of. In the same way providing transcripts for videos means that those whose are deaf or hard of hearing will be able to successfully experience and understand the </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BC6">
         <w:t xml:space="preserve">content. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="002E0BC6">
           <w:t>Platforms like Otter.ai</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004518AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be used to create transcripts of meetings and are free to use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7965B042" w14:textId="133516DA" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc213424059"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Activity </w:t>
       </w:r>
       <w:r w:rsidR="00874D45">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="007B452A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E0BC6">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="009A6285">
         <w:t>Story writing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="4D27CEB5" w14:textId="106451CC" w:rsidR="0040592B" w:rsidRDefault="0040592B" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17530,58 +17329,51 @@
         <w:t xml:space="preserve">Write about the following topic: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4B44C9" w14:textId="5F6CBEDC" w:rsidR="5378E9F4" w:rsidRDefault="5378E9F4" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:t xml:space="preserve">Mrs Ruby Jones thought she had landed her dream job. It was a nice, clean office with a window, kind colleagues, decent amounts of time off and it wasn’t too far from where she lived. She was a single mum with two children under ten, so she could get home in time for tea with the children after her mum had picked up the kids from school. For the first few weeks, everything seemed fine. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DFE2AC" w14:textId="2DAAD943" w:rsidR="5378E9F4" w:rsidRDefault="5378E9F4" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Then a new manager appeared on the scene. Let’s call her Jennie. Ruby started to sense that Jennie the manager didn’t like her. It started with passive aggressive remarks about her time keeping, then </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ruby felt that she was always being asked to stay late, to perform extra tasks, and even on one occasion to travel to another office 30 miles away to attend a meeting, which meant she didn’t get home until 9pm. Jennie started to have an impact on Rub’s mental well-being. She became withdrawn and quiet. She dreaded coming into work. She as signed off with depression by her GP and found little sympathy from her boss. </w:t>
+        <w:t xml:space="preserve">Then a new manager appeared on the scene. Let’s call her Jennie. Ruby started to sense that Jennie the manager didn’t like her. It started with passive aggressive remarks about her time keeping, then Ruby felt that she was always being asked to stay late, to perform extra tasks, and even on one occasion to travel to another office 30 miles away to attend a meeting, which meant she didn’t get home until 9pm. Jennie started to have an impact on Rub’s mental well-being. She became withdrawn and quiet. She dreaded coming into work. She as signed off with depression by her GP and found little sympathy from her boss. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C64B97" w14:textId="2383C5E7" w:rsidR="5378E9F4" w:rsidRDefault="5378E9F4" w:rsidP="00D54778">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After about 3 months, Ruby decided to approach her Prospect workplace rep. She explained what had been going on and the rep, let’ call her Susan, made representations to the management. Ruby felt at last someone was on her side and started to feel better. Susan persuaded the company’s management to move Jennie to another office. The new manager, let’s call him Andrew, was far fairer and more professional in his dealings. </w:t>
       </w:r>
       <w:r w:rsidR="002860E5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ruby</w:t>
       </w:r>
       <w:r w:rsidRPr="0DB5B8EF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17657,58 +17449,58 @@
     </w:p>
     <w:p w14:paraId="21976E8E" w14:textId="2D5AE37E" w:rsidR="00F56EA4" w:rsidRDefault="00F56EA4">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B095CA" w14:textId="21D3900C" w:rsidR="00542406" w:rsidRPr="00DE7A07" w:rsidRDefault="00F56EA4" w:rsidP="006257BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="59" w:name="_Toc57297857"/>
-      <w:bookmarkStart w:id="60" w:name="_Hlk77934284"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc213424060"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213424060"/>
+      <w:bookmarkStart w:id="61" w:name="_Hlk77934284"/>
       <w:r w:rsidR="00542406" w:rsidRPr="00DE7A07">
         <w:lastRenderedPageBreak/>
         <w:t>Ingredients of union influence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="3E6F221A" w14:textId="64F25CF8" w:rsidR="00542406" w:rsidRDefault="002D1214" w:rsidP="009D6C8D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Various factors</w:t>
       </w:r>
       <w:r w:rsidR="00542406">
         <w:t xml:space="preserve"> give a union influence in the workplace</w:t>
       </w:r>
       <w:r w:rsidR="00F63755">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00542406">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">communications </w:t>
       </w:r>
       <w:r w:rsidR="00542406">
         <w:t>reps can increase that influence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AB1333" w14:textId="77777777" w:rsidR="00542406" w:rsidRDefault="00542406" w:rsidP="009D6C8D">
@@ -17790,51 +17582,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74267DD5" wp14:editId="23422E5D">
             <wp:extent cx="4719505" cy="4247554"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1112886179" name="Picture 1112886179" descr="A diagram of a group of members&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1112886179" name="Picture 1112886179" descr="A diagram of a group of members&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74">
+                    <a:blip r:embed="rId76">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4719505" cy="4247554"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -17872,51 +17664,51 @@
     <w:p w14:paraId="7560EA18" w14:textId="49AC192B" w:rsidR="009E2C76" w:rsidRPr="00CB0ADE" w:rsidRDefault="009E2C76" w:rsidP="002860E5">
       <w:pPr>
         <w:pStyle w:val="Heading3numbered"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0ADE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r w:rsidR="00BD0704" w:rsidRPr="00CB0ADE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0ADE">
         <w:t>teps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3028BDEF" w14:textId="7FA4B9D2" w:rsidR="009E2C76" w:rsidRPr="00DE7A07" w:rsidRDefault="009E2C76" w:rsidP="006257BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc109653842"/>
       <w:bookmarkStart w:id="64" w:name="_Toc213424061"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00DE7A07">
         <w:t xml:space="preserve">Action </w:t>
       </w:r>
       <w:r w:rsidR="00BD0704" w:rsidRPr="00DE7A07">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7A07">
         <w:t>lan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="260B4C19" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="009E2C76">
       <w:pPr>
         <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Spend a few minutes thinking about what you</w:t>
       </w:r>
       <w:r w:rsidRPr="007879EC">
         <w:t xml:space="preserve"> would like to do when you get back to your workplace and what you need to achieve this.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -18606,368 +18398,357 @@
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:t>: Useful links</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3DDB27A7" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRPr="00BD0704" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc213424063"/>
       <w:r w:rsidRPr="00BD0704">
         <w:t>Prospect</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="1B8D1387" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospect rep’s handbook – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="001A633D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://library.prospect.org.uk/download/2009/00650</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F947F25" w14:textId="77777777" w:rsidR="00045AFE" w:rsidRDefault="00045AFE" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F78AD7" w14:textId="463BCF82" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Benefits and services leaflet – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>https://library.prospect.org.uk/download/2014/01255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04960651" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logos, templates posters and other resources – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="001A633D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/ambition/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A7D0B59" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Members’ guides – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://members.prospect.org.uk/resources/guides-factcards/members-guides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="327DC87E" w14:textId="77777777" w:rsidR="006F1BF0" w:rsidRDefault="006F1BF0" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="159C83D8" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRPr="00BD0704" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc213424064"/>
       <w:r w:rsidRPr="00BD0704">
         <w:t>TUC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="307ABDA0" w14:textId="4D27609C" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TUC – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidR="006F1BF0" w:rsidRPr="004E2F37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tuc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FC979E4" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:r>
+        <w:t xml:space="preserve">Worksmart – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="001A633D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://worksmart.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F5606B5" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Union reps forum – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://unionreps.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="424C105E" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Health and safety, union effect – see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="001A633D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tuc.org.uk/research-analysis/reports/union-effect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B1CABFA" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Training – </w:t>
-      </w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Training benefit to economy – </w:t>
       </w:r>
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.tuc.org.uk/sites/default/files/Skils_and_training.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="15FEA11D" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Collective bargaining and great jobs –</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="00DF68CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.tuc.org.uk/research-analysis/reports/great-jobs-are-union-jobs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6477A2C9" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Training benefit to economy – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="00DF68CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.tuc.org.uk/sites/default/files/Skils_and_training.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="6EB1A19D" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRPr="00BD0704" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc213424065"/>
       <w:r w:rsidRPr="00BD0704">
         <w:t>Other</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="2F920669" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ACAS code of practice 3 – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://bit.ly/acas-time-off</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="100CC616" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ACAS – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.acas.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5517E899" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Union wage premium – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="00DF68CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://bit.ly/union-wage-premium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11430EAD" w14:textId="77777777" w:rsidR="009E2C76" w:rsidRDefault="009E2C76" w:rsidP="00BD0704">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Government – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="001A633D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36866332" w14:textId="61648B7A" w:rsidR="004B371B" w:rsidRPr="00E45DF4" w:rsidRDefault="004B371B" w:rsidP="00BD0704"/>
     <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="12D62E6B" w14:textId="330DAF7D" w:rsidR="004C1B16" w:rsidRDefault="004C1B16">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F121E6F" w14:textId="471086BD" w:rsidR="00F56EA4" w:rsidRDefault="004C1B16" w:rsidP="00EF3049">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Appendix_2:_welcome"/>
       <w:bookmarkStart w:id="71" w:name="_Toc213424066"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Appendix 2: </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EAD">
         <w:t>welcome emails</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="5DF1138A" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00A04B5B" w:rsidRDefault="00A41631" w:rsidP="00A41631"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
           <w:left w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
           <w:bottom w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
           <w:right w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
           <w:insideH w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
           <w:insideV w:val="single" w:sz="48" w:space="0" w:color="0D8678"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -19018,51 +18799,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:noProof/>
                       <w:color w:val="1E293D"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B0E2886" wp14:editId="7935729F">
                         <wp:extent cx="5482325" cy="1105293"/>
                         <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                         <wp:docPr id="1" name="Picture 1" descr="Prospect logo banner"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1" descr="Prospect logo banner"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId90" cstate="print">
+                                <a:blip r:embed="rId92" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5482325" cy="1105293"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
@@ -19391,132 +19172,135 @@
                 <w:p w14:paraId="2494EC2C" w14:textId="50C00A3A" w:rsidR="00A41631" w:rsidRPr="005A55B6" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r w:rsidRPr="005A55B6">
                     <w:t>Name: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00652116">
                     <w:t> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_fullname"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="-1116053760"/>
                       <w:placeholder>
                         <w:docPart w:val="6ACEA1DCD0E64C21BBA6F4D4DB42DC18"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D959C1" w:rsidRPr="00D959C1">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>insert name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="003513AD" w14:textId="4EAF1223" w:rsidR="00A41631" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="6864"/>
                     </w:tabs>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r w:rsidRPr="005A55B6">
                     <w:t>Employer: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_tri_employer_name"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="-1268847285"/>
                       <w:placeholder>
                         <w:docPart w:val="3D6C8BDE4CAA4080B6C70D963C36F567"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00377D73" w:rsidRPr="00377D73">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">insert </w:t>
                       </w:r>
                       <w:r w:rsidR="00377D73">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>employer’s name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:tab/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0F409676" w14:textId="213E9B10" w:rsidR="00A41631" w:rsidRPr="005A55B6" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="6864"/>
                     </w:tabs>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Branch:  </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_branchid_tri_name"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="505478142"/>
                       <w:placeholder>
                         <w:docPart w:val="90300C5EF63C443C9BCDEE9795261891"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00377D73" w:rsidRPr="00377D73">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">insert </w:t>
                       </w:r>
                       <w:r w:rsidR="00377D73">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>branch name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="3BD8F2B4" w14:textId="77777777" w:rsidR="00A41631" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567" w:right="677"/>
                   </w:pPr>
                   <w:r>
                     <w:t>You can update your details or access your digital membership card on our member portal website.</w:t>
@@ -19557,51 +19341,51 @@
                   <w:bookmarkStart w:id="74" w:name="_Toc213424069"/>
                   <w:r w:rsidRPr="0039510E">
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>An online event for new members</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="74"/>
                 </w:p>
                 <w:p w14:paraId="3A7DA780" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="005A55B6" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="540"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">We run a regular online webinar for newer members and those who want to know more about the basics of how trade unions work. The webinar will explain </w:t>
                   </w:r>
                   <w:r>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">what we do and a little about the areas Prospect works in. We will also answer your questions about Prospect. </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="018FA94E" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="005A55B6" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567"/>
                   </w:pPr>
-                  <w:hyperlink r:id="rId91">
+                  <w:hyperlink r:id="rId93">
                     <w:r w:rsidRPr="6D994DC6">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Check out up the upcoming dates and sign up</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="7F5EB39A" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00EE47B3" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="567"/>
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="008375"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE47B3">
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="008375"/>
                     </w:rPr>
@@ -19623,93 +19407,93 @@
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>How to contact us</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="75"/>
                 </w:p>
                 <w:p w14:paraId="4CDAC4BE" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00432B4A" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00432B4A">
                     <w:t>We’re here to help. For advice about workplace issues, member benefits or anything else you can get in touch with the specialist in our Member Contact Centre:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7FBA8A4E" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00432B4A" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="1441" w:right="537" w:hanging="851"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00432B4A">
                     <w:t xml:space="preserve">email: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00432B4A">
                     <w:tab/>
                   </w:r>
-                  <w:hyperlink r:id="rId92" w:history="1">
+                  <w:hyperlink r:id="rId94" w:history="1">
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@prospect.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="3258D802" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00432B4A" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="80"/>
                     <w:ind w:left="1441" w:right="537" w:hanging="851"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00432B4A">
                     <w:t xml:space="preserve">phone: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00432B4A">
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidRPr="00432B4A">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>0300 600 1878</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1563A05E" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00432B4A" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="80"/>
                     <w:ind w:left="1441" w:right="537" w:hanging="851"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00432B4A">
                     <w:t xml:space="preserve">post: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00432B4A">
                     <w:tab/>
                   </w:r>
-                  <w:hyperlink r:id="rId93">
+                  <w:hyperlink r:id="rId95">
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:t>See</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> our </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:t>we</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>bsite</w:t>
@@ -19742,51 +19526,51 @@
                     <w:pStyle w:val="Heading2"/>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="567" w:right="561"/>
                     <w:rPr>
                       <w:color w:val="008375"/>
                       <w:sz w:val="27"/>
                       <w:szCs w:val="27"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="76" w:name="_Toc213424071"/>
                   <w:r w:rsidRPr="00DE057E">
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>Help us grow and earn rewards by recruiting other members</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="76"/>
                 </w:p>
                 <w:p w14:paraId="61AB214C" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00EF4D55" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="540"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Unions are stronger when more people join them. For each colleague you ask who goes on to join, we'll send you a £10 gift voucher. To get the voucher, just ask them to quote your name when they join. </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId94">
+                  <w:hyperlink r:id="rId96">
                     <w:r w:rsidRPr="6D994DC6">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Find out more</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7D294AEE" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00EE47B3" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="567" w:right="540"/>
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="008375"/>
                     </w:rPr>
                   </w:pPr>
@@ -19814,51 +19598,51 @@
                   <w:r w:rsidRPr="00C22133">
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>Special offers for members</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="77"/>
                 </w:p>
                 <w:p w14:paraId="2AAA5844" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00432B4A" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                     <w:ind w:left="567" w:right="540"/>
                     <w:textAlignment w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:color w:val="1E293D"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00432B4A">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:color w:val="1E293D"/>
                     </w:rPr>
                     <w:t>Explore the full range of </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId95">
+                  <w:hyperlink r:id="rId97">
                     <w:r w:rsidRPr="00432B4A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>special offers and discounts</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00432B4A">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:color w:val="1E293D"/>
                     </w:rPr>
                     <w:t> for Prospect members on the website. Make sure you’re logged in to get the deals!</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6408E432" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00EE47B3" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="567" w:right="540"/>
@@ -19999,51 +19783,51 @@
                 </w:p>
                 <w:p w14:paraId="13438A95" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00832A13" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00832A13">
                     <w:t>It is important that we have the correct details for you – including contact details and employment details. It is also important that you let us know when you should be paying a different membership rate for example because of a promotion at work or because you are taking parental leave.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="21283944" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00832A13" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00832A13">
                     <w:t>You can update your details on our member portal.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1F29B5F4" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00832A13" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00832A13">
                     <w:lastRenderedPageBreak/>
                     <w:t>You can also email us (</w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId96">
+                  <w:hyperlink r:id="rId98">
                     <w:r w:rsidRPr="00832A13">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@prospect.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00832A13">
                     <w:t>) or call our Contact Centre (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00832A13">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>0300 600 1878</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00832A13">
                     <w:t>) and we can help make the changes you need. </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1E3619B9" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00FD7EF8" w:rsidRDefault="00A41631" w:rsidP="00250C85">
@@ -20092,89 +19876,89 @@
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="567" w:right="540"/>
                     <w:rPr>
                       <w:color w:val="008375"/>
                       <w:sz w:val="27"/>
                       <w:szCs w:val="27"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="80" w:name="_Toc213424075"/>
                   <w:r w:rsidRPr="00C22133">
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                     <w:t>Some other bits you may need to know...</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="80"/>
                 </w:p>
                 <w:p w14:paraId="4BEEECF2" w14:textId="77777777" w:rsidR="00A41631" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Prospect membership is subject to our terms and conditions, which can be found in our </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId97">
+                  <w:hyperlink r:id="rId99">
                     <w:r w:rsidRPr="6D994DC6">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>rule book on our website</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2804E8AA" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00042440" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Please review the </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId98" w:history="1">
+                  <w:hyperlink r:id="rId100" w:history="1">
                     <w:r w:rsidRPr="00B425CB">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Members Code of Conduct</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> which can be found on our library.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5F5E990C" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00042440" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r>
                     <w:t>There is also some information you need to know if you seek legal assistance upon joining Prospect. This can be found on our </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId99">
+                  <w:hyperlink r:id="rId101">
                     <w:r w:rsidRPr="6D994DC6">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>legal services</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t> webpage.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4B2252A7" w14:textId="77777777" w:rsidR="00A41631" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="567" w:right="540"/>
                     <w:rPr>
                       <w:color w:val="008375"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE47B3">
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="008375"/>
@@ -20233,115 +20017,103 @@
                     <w:ind w:left="567" w:right="537"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00042440">
                     <w:t>Thanks again for joining,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B43A6A">
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="00A25C38">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Prospect Membership Team</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1FA53A93" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="00042440" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567" w:right="537"/>
                   </w:pPr>
                   <w:r>
-                    <w:t xml:space="preserve">0300 600 </w:t>
-[...3 lines deleted...]
-                    <w:t>1878  </w:t>
+                    <w:t>0300 600 1878  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="3A36A12F">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>•</w:t>
+                    <w:t xml:space="preserve">•   </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-                  <w:hyperlink r:id="rId100">
+                  <w:hyperlink r:id="rId102">
                     <w:r w:rsidRPr="3A36A12F">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@prospect.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="3A36A12F">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">   •  </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId101">
+                  <w:hyperlink r:id="rId103">
                     <w:r w:rsidRPr="3A36A12F">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>prospect.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="20C4D8B8" w14:textId="77777777" w:rsidR="00A41631" w:rsidRPr="0052199F" w:rsidRDefault="00A41631" w:rsidP="00250C85">
                   <w:pPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="578" w:right="560"/>
                     <w:textAlignment w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1E293D"/>
                       <w:sz w:val="23"/>
                       <w:szCs w:val="23"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
+                  <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
                     <w:r w:rsidRPr="002C44DB">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="008375"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>Preferences</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00232E37">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:color w:val="008375"/>
                       <w:sz w:val="23"/>
                       <w:szCs w:val="23"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2BEFE143" w14:textId="77777777" w:rsidR="00A41631" w:rsidRDefault="00A41631" w:rsidP="00250C85">
@@ -20423,51 +20195,51 @@
                 <w:p w14:paraId="1349DA74" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="0"/>
                     <w:ind w:right="539"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F2D3BC" wp14:editId="1D63AEAD">
                         <wp:extent cx="5482325" cy="1103823"/>
                         <wp:effectExtent l="0" t="0" r="4445" b="1270"/>
                         <wp:docPr id="2" name="Picture 2" descr="A close up of a paper&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="2" name="Picture 2" descr="A close up of a paper&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId103" cstate="print">
+                                <a:blip r:embed="rId105" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5482325" cy="1103823"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
@@ -20753,173 +20525,177 @@
                     <w:t>Your Bectu membership details</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="83"/>
                 </w:p>
                 <w:p w14:paraId="3BC36B37" w14:textId="434ED812" w:rsidR="009B426E" w:rsidRPr="005A55B6" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r w:rsidRPr="005A55B6">
                     <w:t>Membership number: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_tri_membershipnumber"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="-1420175676"/>
                       <w:placeholder>
                         <w:docPart w:val="FB9DCC1905F7405FADCE3EC76AC358CD"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="002069C4" w:rsidRPr="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">insert </w:t>
                       </w:r>
                       <w:r w:rsidR="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>membership number</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="52F4F1F3" w14:textId="695B343C" w:rsidR="009B426E" w:rsidRPr="005A55B6" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r w:rsidRPr="005A55B6">
                     <w:t>Name: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00652116">
                     <w:t> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_fullname"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="-1805224394"/>
                       <w:placeholder>
                         <w:docPart w:val="485BE4F23BD54113868DAB17E9B2D01A"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="009B426E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>insert name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="19F2D05F" w14:textId="12E145EA" w:rsidR="009B426E" w:rsidRPr="005A55B6" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r w:rsidRPr="005A55B6">
                     <w:t>Employer: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_tri_employer_name"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="1127897448"/>
                       <w:placeholder>
                         <w:docPart w:val="E6ACB6343A374A2FAD7FAE267A55FAB1"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="002069C4" w:rsidRPr="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">insert </w:t>
                       </w:r>
                       <w:r w:rsidR="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">employer’s </w:t>
                       </w:r>
                       <w:r w:rsidR="002069C4" w:rsidRPr="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="13307EDE" w14:textId="55B61620" w:rsidR="009B426E" w:rsidRPr="005A55B6" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:spacing w:before="120"/>
                     <w:ind w:left="567"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Branch:  </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:color w:val="EE0000"/>
                       </w:rPr>
                       <w:alias w:val="tri_contactid_tri_prospectbranchid_tri_name"/>
                       <w:tag w:val="dcp|document||String"/>
                       <w:id w:val="1787628870"/>
                       <w:placeholder>
                         <w:docPart w:val="AAAFD3F7061A4FC3B79D296BEEF8D570"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="002069C4" w:rsidRPr="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">insert </w:t>
                       </w:r>
                       <w:r w:rsidR="003D0E17">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">branch </w:t>
                       </w:r>
                       <w:r w:rsidR="002069C4" w:rsidRPr="002069C4">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="EE0000"/>
                         </w:rPr>
                         <w:t>name</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
@@ -20982,51 +20758,51 @@
                     <w:t>Bectu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EF4D55">
                     <w:t xml:space="preserve">'s Head Office, </w:t>
                   </w:r>
                   <w:r>
                     <w:t>please:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3C3852A2" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t>e</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EF4D55">
                     <w:t>mail:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
-                  <w:hyperlink r:id="rId104" w:history="1">
+                  <w:hyperlink r:id="rId106" w:history="1">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@bectu.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="57C6D5A2" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">phone: </w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidRPr="0CFBD6DF">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="ED7D31"/>
@@ -21034,51 +20810,51 @@
                     <w:t>0300 600 1878</w:t>
                   </w:r>
                   <w:r>
                     <w:t>, then chose option 2 to speak to membership</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="01FE9E51" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EF4D55" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t>p</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EF4D55">
                     <w:t>ost:</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
-                  <w:hyperlink r:id="rId105" w:history="1">
+                  <w:hyperlink r:id="rId107" w:history="1">
                     <w:r w:rsidRPr="00685075">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:t>See</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00685075">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> our </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00685075">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:t>we</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00685075">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>bsite</w:t>
@@ -21114,98 +20890,98 @@
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                       <w:sz w:val="27"/>
                       <w:szCs w:val="27"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="85" w:name="_Toc213424080"/>
                   <w:r w:rsidRPr="009E7E5F">
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                     </w:rPr>
                     <w:t>Connect with us on social media</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="85"/>
                 </w:p>
                 <w:p w14:paraId="523AD084" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EF4D55" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Join our growing community on</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D7505B">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId106" w:history="1">
+                  <w:hyperlink r:id="rId108" w:history="1">
                     <w:r w:rsidRPr="00D7505B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Facebook</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00D7505B">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId107" w:history="1">
+                  <w:hyperlink r:id="rId109" w:history="1">
                     <w:r w:rsidRPr="00D7505B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Twitter</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00D7505B">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId108" w:history="1">
+                  <w:hyperlink r:id="rId110" w:history="1">
                     <w:r w:rsidRPr="00D7505B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Instagram</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00D7505B">
                     <w:t xml:space="preserve"> and </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId109" w:history="1">
+                  <w:hyperlink r:id="rId111" w:history="1">
                     <w:r w:rsidRPr="00D7505B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>LinkedIn</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00EF4D55">
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7B8ED48F" w14:textId="2B76D19F" w:rsidR="009B426E" w:rsidRPr="005A26C5" w:rsidRDefault="005A26C5" w:rsidP="005A26C5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:right="526"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="ED7D31"/>
                       <w:kern w:val="32"/>
                       <w:sz w:val="32"/>
@@ -21217,51 +20993,51 @@
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">          </w:t>
                   </w:r>
                   <w:r w:rsidR="009B426E" w:rsidRPr="005A26C5">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="ED7D31"/>
                       <w:kern w:val="32"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Special offers for members</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="317D6BC9" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EE06A1" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00A04B5B">
                     <w:t>Explore the full range of </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId110" w:tgtFrame="_blank" w:history="1">
+                  <w:hyperlink r:id="rId112" w:tgtFrame="_blank" w:history="1">
                     <w:r w:rsidRPr="006A26AA">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="ED7D31"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>special offers and discounts</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00A04B5B">
                     <w:t xml:space="preserve"> for </w:t>
                   </w:r>
                   <w:r>
                     <w:t>Bectu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A04B5B">
                     <w:t xml:space="preserve"> members on the website. Make sure you’re logged in to get the deals!</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EE47B3">
                     <w:rPr>
                       <w:u w:color="008375"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t xml:space="preserve"> </w:t>
@@ -21381,65 +21157,51 @@
                 <w:p w14:paraId="02FE96BE" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EC296E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="5129621F">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>Bectu is a sector of Prospect, a trade union representing over 150,000 members in a whole range of industries. This means if you pay by Direct Debit it will have ‘Prospect’ as the payee and some of your Bectu benefits will be delivered through the Prospect Plus online portal.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7BE9A972" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EC296E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EC296E">
                     <w:rPr>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Working as part of Prospect means we can </w:t>
-[...13 lines deleted...]
-                    <w:t xml:space="preserve"> the benefits for members that being part of a bigger union brings, while keeping the specialist expertise and reputation that Bectu has in the creative industries</w:t>
+                    <w:t>Working as part of Prospect means we can maximise the benefits for members that being part of a bigger union brings, while keeping the specialist expertise and reputation that Bectu has in the creative industries</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EC296E">
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4E1683FC" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="003A5B00" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="597" w:right="526"/>
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A5B00">
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -21457,51 +21219,51 @@
                   </w:pPr>
                   <w:bookmarkStart w:id="88" w:name="_Toc213424083"/>
                   <w:r w:rsidRPr="009E7E5F">
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                     </w:rPr>
                     <w:t>Changing or cancelling your membership</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="88"/>
                 </w:p>
                 <w:p w14:paraId="2BBA856E" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EC296E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t>It is important that we have the correct details for you – including contact details and employment details. It is also important that you let us know when you should be paying a different membership rate, for example because of a promotion or because you are taking parental leave.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2D9DA05C" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EC296E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="597" w:right="526"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Just email us (</w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId111">
+                  <w:hyperlink r:id="rId113">
                     <w:r w:rsidRPr="68DAE99C">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@bectu.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t>) or call our Contact Centre (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="68DAE99C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="ED7D31"/>
                     </w:rPr>
                     <w:t>0300 600 1878</w:t>
                   </w:r>
                   <w:r>
                     <w:t>) and we can help make the changes you need. </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="131DA345" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00EC296E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
@@ -21544,120 +21306,120 @@
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                       <w:sz w:val="27"/>
                       <w:szCs w:val="27"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="89" w:name="_Toc213424084"/>
                   <w:r w:rsidRPr="009E7E5F">
                     <w:rPr>
                       <w:color w:val="ED7D31"/>
                     </w:rPr>
                     <w:t>Some other bits you may need to know...</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="89"/>
                 </w:p>
                 <w:p w14:paraId="0A3D9D7B" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="597" w:right="535"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Bectu membership is subject to our terms and conditions, which can be found in our </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId112">
+                  <w:hyperlink r:id="rId114">
                     <w:r w:rsidRPr="3B080F6F">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>rule book on our website</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="78CF3293" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00042440" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="597" w:right="535"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Please review our </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId113" w:history="1">
+                  <w:hyperlink r:id="rId115" w:history="1">
                     <w:r w:rsidRPr="00265F89">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Members Code of Conduct</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> which can be found on our library.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3FD428C3" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="597" w:right="535"/>
                   </w:pPr>
                   <w:r>
                     <w:t>There is also some information you need to know if you seek legal assistance upon joining Bectu. This can be found on our </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId114">
+                  <w:hyperlink r:id="rId116">
                     <w:r w:rsidRPr="3B080F6F">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>legal services </w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t>webpage.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="492CA851" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00042440" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="597" w:right="535"/>
                   </w:pPr>
                   <w:r>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">You may also like to find out about </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId115" w:history="1">
+                  <w:hyperlink r:id="rId117" w:history="1">
                     <w:r w:rsidRPr="00582D90">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Prospect’s political fund</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:t xml:space="preserve"> and how you can opt-in to contribute.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5141FF58" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="003A5B00" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="597" w:right="540"/>
                     <w:rPr>
                       <w:sz w:val="13"/>
                       <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A5B00">
                     <w:rPr>
@@ -21736,145 +21498,145 @@
                     </w:rPr>
                     <w:t>Bectu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A25C38">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Membership Team</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="37123718" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="00564992" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="right" w:pos="8100"/>
                     </w:tabs>
                     <w:ind w:left="597"/>
                   </w:pPr>
                   <w:r w:rsidRPr="68DAE99C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">0300 600 1878   •   </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId116">
+                  <w:hyperlink r:id="rId118">
                     <w:r w:rsidRPr="68DAE99C">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>membership@bectu.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="68DAE99C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">    •    </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId117">
+                  <w:hyperlink r:id="rId119">
                     <w:r w:rsidRPr="68DAE99C">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>bectu.org.uk</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="50D8622B" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="009D0169" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="360"/>
                     <w:ind w:left="578" w:right="560"/>
                     <w:textAlignment w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009D0169">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">You are receiving this email as it contains essential information about your </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Bectu</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009D0169">
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> membership. You can find out more information in </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId118" w:history="1">
+                  <w:hyperlink r:id="rId120" w:history="1">
                     <w:r w:rsidRPr="009D0169">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>our Privacy Policy</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="009D0169">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="183AEC48" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="0052199F" w:rsidRDefault="009B426E" w:rsidP="00250C85">
                   <w:pPr>
                     <w:ind w:left="592"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1E293D"/>
                       <w:sz w:val="23"/>
                       <w:szCs w:val="23"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:hyperlink r:id="rId119" w:history="1">
+                  <w:hyperlink r:id="rId121" w:history="1">
                     <w:r w:rsidRPr="009D0169">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Communication </w:t>
                     </w:r>
                     <w:r w:rsidRPr="009D0169">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>preferences</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="00232E37">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:color w:val="008375"/>
                       <w:sz w:val="23"/>
                       <w:szCs w:val="23"/>
@@ -21915,72 +21677,72 @@
           <w:p w14:paraId="0B8C7893" w14:textId="77777777" w:rsidR="009B426E" w:rsidRDefault="009B426E" w:rsidP="00250C85"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FA8AC9C" w14:textId="77777777" w:rsidR="009B426E" w:rsidRPr="008F1213" w:rsidRDefault="009B426E" w:rsidP="009B426E"/>
     <w:p w14:paraId="48718BE4" w14:textId="1F18973F" w:rsidR="00F81B6D" w:rsidRDefault="00F81B6D">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F81B6D" w:rsidSect="00E91FCD">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AB09E14" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="20D799BA" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AD3C1B" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="0A31352A" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A967C99" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="21CD7950" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A36C6C2" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="62B3B589" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="120F6127" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="21C7B7D9" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="730ECA70" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="05E4BAA8" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -22000,51 +21762,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -22205,50 +21966,55 @@
     </w:r>
     <w:r w:rsidR="000F470C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-533421421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="32D076D6" w14:textId="5C48E1F2" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007658D3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -22288,72 +22054,72 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Prospect </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>– Introduction to equality, diversity and inclusion for union reps</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6243589E" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="7E567CBB" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CABA24E" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="56FC192E" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA81199" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="701D62F2" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B7FEC4" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="3269CB3C" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B404696" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607">
+    <w:p w14:paraId="5504BBDA" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE09DB1" w14:textId="77777777" w:rsidR="00C26607" w:rsidRDefault="00C26607"/>
+    <w:p w14:paraId="31A778FB" w14:textId="77777777" w:rsidR="00B5639E" w:rsidRDefault="00B5639E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_K8a48woJ" int2:invalidationBookmarkName="" int2:hashCode="hK3VspUnh1gcua" int2:id="j1dQTjTR">
       <int2:state int2:value="Rejected" int2:type="WordDesignerDefaultAnnotation"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F58C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB1C1FB8"/>
     <w:lvl w:ilvl="0" w:tplc="4DB8FCB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -25116,51 +24882,50 @@
   <w:num w:numId="16" w16cid:durableId="847450992">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1178159142">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="414398834">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1752700883">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="795950123">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="302852760">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="562"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25499,50 +25264,51 @@
     <w:rsid w:val="004E6B95"/>
     <w:rsid w:val="004E784A"/>
     <w:rsid w:val="004F0F79"/>
     <w:rsid w:val="004F20EA"/>
     <w:rsid w:val="004F50E8"/>
     <w:rsid w:val="004F6E39"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00504E17"/>
     <w:rsid w:val="005079DA"/>
     <w:rsid w:val="0051142C"/>
     <w:rsid w:val="00512C1A"/>
     <w:rsid w:val="0051672F"/>
     <w:rsid w:val="005225D5"/>
     <w:rsid w:val="005233D6"/>
     <w:rsid w:val="005236D6"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="005253FF"/>
     <w:rsid w:val="005254D5"/>
     <w:rsid w:val="00530BB9"/>
     <w:rsid w:val="005312F6"/>
     <w:rsid w:val="0053182C"/>
     <w:rsid w:val="0053374E"/>
     <w:rsid w:val="00537B63"/>
     <w:rsid w:val="005421A0"/>
     <w:rsid w:val="00542406"/>
+    <w:rsid w:val="0054282A"/>
     <w:rsid w:val="00542F65"/>
     <w:rsid w:val="005443B1"/>
     <w:rsid w:val="0054524D"/>
     <w:rsid w:val="005528FD"/>
     <w:rsid w:val="00556909"/>
     <w:rsid w:val="00564E49"/>
     <w:rsid w:val="005703AD"/>
     <w:rsid w:val="00575B70"/>
     <w:rsid w:val="005816CA"/>
     <w:rsid w:val="005825A2"/>
     <w:rsid w:val="005836A9"/>
     <w:rsid w:val="00585A26"/>
     <w:rsid w:val="00586E11"/>
     <w:rsid w:val="00586F45"/>
     <w:rsid w:val="00590FC1"/>
     <w:rsid w:val="00591757"/>
     <w:rsid w:val="00592A59"/>
     <w:rsid w:val="005951A7"/>
     <w:rsid w:val="00597D4E"/>
     <w:rsid w:val="005A26C5"/>
     <w:rsid w:val="005A317F"/>
     <w:rsid w:val="005A32DB"/>
     <w:rsid w:val="005A44A7"/>
     <w:rsid w:val="005A7A9E"/>
     <w:rsid w:val="005B3A17"/>
@@ -25680,50 +25446,51 @@
     <w:rsid w:val="007925B3"/>
     <w:rsid w:val="00793F61"/>
     <w:rsid w:val="00795451"/>
     <w:rsid w:val="00795D39"/>
     <w:rsid w:val="00795DA5"/>
     <w:rsid w:val="007A0964"/>
     <w:rsid w:val="007A1430"/>
     <w:rsid w:val="007A4E99"/>
     <w:rsid w:val="007A6A17"/>
     <w:rsid w:val="007B0C99"/>
     <w:rsid w:val="007B1FE6"/>
     <w:rsid w:val="007B5251"/>
     <w:rsid w:val="007B68A9"/>
     <w:rsid w:val="007B7823"/>
     <w:rsid w:val="007C1D60"/>
     <w:rsid w:val="007C3D6E"/>
     <w:rsid w:val="007C56FC"/>
     <w:rsid w:val="007D23B9"/>
     <w:rsid w:val="007D4255"/>
     <w:rsid w:val="007D5AE7"/>
     <w:rsid w:val="007D722D"/>
     <w:rsid w:val="007E37DF"/>
     <w:rsid w:val="007E4B48"/>
     <w:rsid w:val="007E7D14"/>
     <w:rsid w:val="007F0878"/>
+    <w:rsid w:val="007F11B6"/>
     <w:rsid w:val="007F375C"/>
     <w:rsid w:val="007F42AC"/>
     <w:rsid w:val="00800590"/>
     <w:rsid w:val="0080158A"/>
     <w:rsid w:val="008026FF"/>
     <w:rsid w:val="008172B9"/>
     <w:rsid w:val="00817325"/>
     <w:rsid w:val="008214D2"/>
     <w:rsid w:val="00827FF2"/>
     <w:rsid w:val="00832E78"/>
     <w:rsid w:val="00833EA6"/>
     <w:rsid w:val="00836DBF"/>
     <w:rsid w:val="00840EAC"/>
     <w:rsid w:val="008420BF"/>
     <w:rsid w:val="00844954"/>
     <w:rsid w:val="00844F76"/>
     <w:rsid w:val="00851FD7"/>
     <w:rsid w:val="008566F9"/>
     <w:rsid w:val="008603CD"/>
     <w:rsid w:val="008607B1"/>
     <w:rsid w:val="008620EE"/>
     <w:rsid w:val="0086214A"/>
     <w:rsid w:val="00862910"/>
     <w:rsid w:val="00866AE5"/>
     <w:rsid w:val="00867417"/>
@@ -25758,50 +25525,51 @@
     <w:rsid w:val="00924AA1"/>
     <w:rsid w:val="00924B49"/>
     <w:rsid w:val="00924F65"/>
     <w:rsid w:val="009253B2"/>
     <w:rsid w:val="009256E7"/>
     <w:rsid w:val="00927291"/>
     <w:rsid w:val="00927EAC"/>
     <w:rsid w:val="00931B10"/>
     <w:rsid w:val="00934450"/>
     <w:rsid w:val="00941564"/>
     <w:rsid w:val="00944096"/>
     <w:rsid w:val="00944DCE"/>
     <w:rsid w:val="009503CF"/>
     <w:rsid w:val="00951F95"/>
     <w:rsid w:val="00952E50"/>
     <w:rsid w:val="00953260"/>
     <w:rsid w:val="00954047"/>
     <w:rsid w:val="00956367"/>
     <w:rsid w:val="0096044D"/>
     <w:rsid w:val="00961CBF"/>
     <w:rsid w:val="009637B8"/>
     <w:rsid w:val="00967883"/>
     <w:rsid w:val="00970FA7"/>
     <w:rsid w:val="00974FEA"/>
     <w:rsid w:val="00977C12"/>
+    <w:rsid w:val="009815A0"/>
     <w:rsid w:val="00983851"/>
     <w:rsid w:val="009849B5"/>
     <w:rsid w:val="009859B1"/>
     <w:rsid w:val="009862AA"/>
     <w:rsid w:val="009871DF"/>
     <w:rsid w:val="00990528"/>
     <w:rsid w:val="00994A5F"/>
     <w:rsid w:val="009965AB"/>
     <w:rsid w:val="009968D7"/>
     <w:rsid w:val="009A0F46"/>
     <w:rsid w:val="009A2816"/>
     <w:rsid w:val="009A4834"/>
     <w:rsid w:val="009A611E"/>
     <w:rsid w:val="009A6285"/>
     <w:rsid w:val="009B1122"/>
     <w:rsid w:val="009B426E"/>
     <w:rsid w:val="009B5874"/>
     <w:rsid w:val="009B7E82"/>
     <w:rsid w:val="009C0007"/>
     <w:rsid w:val="009C13D7"/>
     <w:rsid w:val="009C3056"/>
     <w:rsid w:val="009C3DAC"/>
     <w:rsid w:val="009C6D97"/>
     <w:rsid w:val="009D02F2"/>
     <w:rsid w:val="009D0598"/>
@@ -25883,50 +25651,51 @@
     <w:rsid w:val="00AC5E9D"/>
     <w:rsid w:val="00AD4087"/>
     <w:rsid w:val="00AE134C"/>
     <w:rsid w:val="00AE2012"/>
     <w:rsid w:val="00AE3426"/>
     <w:rsid w:val="00AE5245"/>
     <w:rsid w:val="00AE7A80"/>
     <w:rsid w:val="00AE7D41"/>
     <w:rsid w:val="00AE7EAD"/>
     <w:rsid w:val="00AF5642"/>
     <w:rsid w:val="00B00626"/>
     <w:rsid w:val="00B061D4"/>
     <w:rsid w:val="00B11709"/>
     <w:rsid w:val="00B13343"/>
     <w:rsid w:val="00B141DE"/>
     <w:rsid w:val="00B20D00"/>
     <w:rsid w:val="00B21E9D"/>
     <w:rsid w:val="00B23900"/>
     <w:rsid w:val="00B24081"/>
     <w:rsid w:val="00B310D8"/>
     <w:rsid w:val="00B32FA1"/>
     <w:rsid w:val="00B3765D"/>
     <w:rsid w:val="00B4255A"/>
     <w:rsid w:val="00B46961"/>
     <w:rsid w:val="00B46F7F"/>
+    <w:rsid w:val="00B5639E"/>
     <w:rsid w:val="00B570C2"/>
     <w:rsid w:val="00B67DA8"/>
     <w:rsid w:val="00B72494"/>
     <w:rsid w:val="00B72648"/>
     <w:rsid w:val="00B7271D"/>
     <w:rsid w:val="00B72873"/>
     <w:rsid w:val="00B72B54"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B77687"/>
     <w:rsid w:val="00B80A51"/>
     <w:rsid w:val="00B814AF"/>
     <w:rsid w:val="00B828F4"/>
     <w:rsid w:val="00B83448"/>
     <w:rsid w:val="00B848B4"/>
     <w:rsid w:val="00B90556"/>
     <w:rsid w:val="00B92AC4"/>
     <w:rsid w:val="00B96518"/>
     <w:rsid w:val="00BA2DE0"/>
     <w:rsid w:val="00BA3B8A"/>
     <w:rsid w:val="00BA4E2A"/>
     <w:rsid w:val="00BB2656"/>
     <w:rsid w:val="00BC025E"/>
     <w:rsid w:val="00BC0D8C"/>
     <w:rsid w:val="00BC1D2B"/>
     <w:rsid w:val="00BC5290"/>
@@ -26021,50 +25790,51 @@
     <w:rsid w:val="00D02FD7"/>
     <w:rsid w:val="00D04883"/>
     <w:rsid w:val="00D04FB3"/>
     <w:rsid w:val="00D14989"/>
     <w:rsid w:val="00D209C3"/>
     <w:rsid w:val="00D20CF1"/>
     <w:rsid w:val="00D26701"/>
     <w:rsid w:val="00D36E1F"/>
     <w:rsid w:val="00D373C2"/>
     <w:rsid w:val="00D37FEC"/>
     <w:rsid w:val="00D41489"/>
     <w:rsid w:val="00D43B34"/>
     <w:rsid w:val="00D4409D"/>
     <w:rsid w:val="00D5089C"/>
     <w:rsid w:val="00D52DF0"/>
     <w:rsid w:val="00D53D39"/>
     <w:rsid w:val="00D54778"/>
     <w:rsid w:val="00D567F7"/>
     <w:rsid w:val="00D601F7"/>
     <w:rsid w:val="00D622A1"/>
     <w:rsid w:val="00D649F9"/>
     <w:rsid w:val="00D652FF"/>
     <w:rsid w:val="00D67E57"/>
     <w:rsid w:val="00D71EE2"/>
     <w:rsid w:val="00D71F11"/>
+    <w:rsid w:val="00D72908"/>
     <w:rsid w:val="00D731F7"/>
     <w:rsid w:val="00D737D6"/>
     <w:rsid w:val="00D77742"/>
     <w:rsid w:val="00D80145"/>
     <w:rsid w:val="00D808BE"/>
     <w:rsid w:val="00D85875"/>
     <w:rsid w:val="00D90519"/>
     <w:rsid w:val="00D92951"/>
     <w:rsid w:val="00D94360"/>
     <w:rsid w:val="00D959C1"/>
     <w:rsid w:val="00DA0A77"/>
     <w:rsid w:val="00DA10C8"/>
     <w:rsid w:val="00DA16A7"/>
     <w:rsid w:val="00DA3B24"/>
     <w:rsid w:val="00DA60C0"/>
     <w:rsid w:val="00DA726C"/>
     <w:rsid w:val="00DA753C"/>
     <w:rsid w:val="00DA7993"/>
     <w:rsid w:val="00DB1222"/>
     <w:rsid w:val="00DB1935"/>
     <w:rsid w:val="00DB4145"/>
     <w:rsid w:val="00DB6D7B"/>
     <w:rsid w:val="00DC4346"/>
     <w:rsid w:val="00DD0E7C"/>
     <w:rsid w:val="00DD1AC2"/>
@@ -26088,50 +25858,51 @@
     <w:rsid w:val="00E004EC"/>
     <w:rsid w:val="00E0310A"/>
     <w:rsid w:val="00E06306"/>
     <w:rsid w:val="00E07BAD"/>
     <w:rsid w:val="00E10E5D"/>
     <w:rsid w:val="00E117CD"/>
     <w:rsid w:val="00E117E1"/>
     <w:rsid w:val="00E14047"/>
     <w:rsid w:val="00E15FEB"/>
     <w:rsid w:val="00E175EF"/>
     <w:rsid w:val="00E2072C"/>
     <w:rsid w:val="00E22E07"/>
     <w:rsid w:val="00E252DF"/>
     <w:rsid w:val="00E312A5"/>
     <w:rsid w:val="00E34868"/>
     <w:rsid w:val="00E34C55"/>
     <w:rsid w:val="00E35A0D"/>
     <w:rsid w:val="00E37E66"/>
     <w:rsid w:val="00E40771"/>
     <w:rsid w:val="00E413BB"/>
     <w:rsid w:val="00E414BA"/>
     <w:rsid w:val="00E45D5F"/>
     <w:rsid w:val="00E47EF8"/>
     <w:rsid w:val="00E50A3D"/>
     <w:rsid w:val="00E515D7"/>
+    <w:rsid w:val="00E563AE"/>
     <w:rsid w:val="00E57CF8"/>
     <w:rsid w:val="00E618EA"/>
     <w:rsid w:val="00E61B4D"/>
     <w:rsid w:val="00E666DA"/>
     <w:rsid w:val="00E667A2"/>
     <w:rsid w:val="00E669B3"/>
     <w:rsid w:val="00E66E1C"/>
     <w:rsid w:val="00E74360"/>
     <w:rsid w:val="00E74BC8"/>
     <w:rsid w:val="00E75683"/>
     <w:rsid w:val="00E76877"/>
     <w:rsid w:val="00E77054"/>
     <w:rsid w:val="00E81D5F"/>
     <w:rsid w:val="00E830DC"/>
     <w:rsid w:val="00E8509E"/>
     <w:rsid w:val="00E85BFB"/>
     <w:rsid w:val="00E91FCD"/>
     <w:rsid w:val="00E977F2"/>
     <w:rsid w:val="00EA0DF7"/>
     <w:rsid w:val="00EA3C33"/>
     <w:rsid w:val="00EA4673"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00EA4E0B"/>
     <w:rsid w:val="00EA4EFB"/>
     <w:rsid w:val="00EA5F22"/>
@@ -26207,129 +25978,157 @@
     <w:rsid w:val="00F77164"/>
     <w:rsid w:val="00F77904"/>
     <w:rsid w:val="00F8092C"/>
     <w:rsid w:val="00F81B6D"/>
     <w:rsid w:val="00F83201"/>
     <w:rsid w:val="00F8441C"/>
     <w:rsid w:val="00F845A1"/>
     <w:rsid w:val="00F84EFC"/>
     <w:rsid w:val="00F85FA8"/>
     <w:rsid w:val="00F90617"/>
     <w:rsid w:val="00F90F2F"/>
     <w:rsid w:val="00F91750"/>
     <w:rsid w:val="00F93DE4"/>
     <w:rsid w:val="00F93EA6"/>
     <w:rsid w:val="00F9592F"/>
     <w:rsid w:val="00F962F6"/>
     <w:rsid w:val="00F96CEF"/>
     <w:rsid w:val="00FA0D72"/>
     <w:rsid w:val="00FA16EB"/>
     <w:rsid w:val="00FA4441"/>
     <w:rsid w:val="00FA5C2A"/>
     <w:rsid w:val="00FA6FD2"/>
     <w:rsid w:val="00FA766C"/>
     <w:rsid w:val="00FB0DAC"/>
     <w:rsid w:val="00FB108C"/>
+    <w:rsid w:val="00FB3B7A"/>
     <w:rsid w:val="00FB694B"/>
     <w:rsid w:val="00FB6EA5"/>
     <w:rsid w:val="00FB7985"/>
     <w:rsid w:val="00FC139E"/>
     <w:rsid w:val="00FC1C36"/>
     <w:rsid w:val="00FC2186"/>
     <w:rsid w:val="00FC43B0"/>
     <w:rsid w:val="00FC5150"/>
     <w:rsid w:val="00FD0627"/>
     <w:rsid w:val="00FD2E93"/>
     <w:rsid w:val="00FD43F9"/>
     <w:rsid w:val="00FD5FED"/>
     <w:rsid w:val="00FE2582"/>
     <w:rsid w:val="00FE2B62"/>
     <w:rsid w:val="00FE40D6"/>
     <w:rsid w:val="00FE5E0D"/>
     <w:rsid w:val="00FE7BC6"/>
     <w:rsid w:val="00FF0B03"/>
     <w:rsid w:val="00FF262C"/>
     <w:rsid w:val="00FF2FF4"/>
     <w:rsid w:val="00FF5CCF"/>
     <w:rsid w:val="00FF5F2F"/>
     <w:rsid w:val="00FF6E67"/>
     <w:rsid w:val="00FF7DC4"/>
     <w:rsid w:val="028EBBF8"/>
+    <w:rsid w:val="03ADA8B8"/>
     <w:rsid w:val="05514FCE"/>
     <w:rsid w:val="056E95BE"/>
     <w:rsid w:val="066956F1"/>
     <w:rsid w:val="076BF081"/>
+    <w:rsid w:val="09747B94"/>
     <w:rsid w:val="0AC846EA"/>
     <w:rsid w:val="0CA76077"/>
     <w:rsid w:val="0DB5B8EF"/>
+    <w:rsid w:val="0FE235E3"/>
     <w:rsid w:val="12B5270F"/>
     <w:rsid w:val="15D3A5F5"/>
+    <w:rsid w:val="170A420E"/>
     <w:rsid w:val="1F19523B"/>
     <w:rsid w:val="20BF43BC"/>
     <w:rsid w:val="21B86C9A"/>
     <w:rsid w:val="2211171F"/>
     <w:rsid w:val="221A80B7"/>
+    <w:rsid w:val="2237A838"/>
     <w:rsid w:val="2341FCC6"/>
     <w:rsid w:val="23FE5D8B"/>
     <w:rsid w:val="24A9B9D8"/>
     <w:rsid w:val="268C81FC"/>
     <w:rsid w:val="26EAAF37"/>
     <w:rsid w:val="275A8AC8"/>
+    <w:rsid w:val="27A77128"/>
     <w:rsid w:val="2D4C3741"/>
+    <w:rsid w:val="30D23E5A"/>
     <w:rsid w:val="349431F5"/>
     <w:rsid w:val="34C1BEAB"/>
     <w:rsid w:val="3997DEC3"/>
     <w:rsid w:val="39A00819"/>
+    <w:rsid w:val="3AFAFC3E"/>
+    <w:rsid w:val="3B7F32DF"/>
     <w:rsid w:val="41FBFC19"/>
+    <w:rsid w:val="42342059"/>
+    <w:rsid w:val="4432959C"/>
     <w:rsid w:val="44B0CE64"/>
     <w:rsid w:val="46B186D1"/>
     <w:rsid w:val="473E5577"/>
     <w:rsid w:val="47F68E39"/>
     <w:rsid w:val="4838305F"/>
     <w:rsid w:val="4C7C2FEE"/>
+    <w:rsid w:val="4E977B17"/>
     <w:rsid w:val="4F7E6472"/>
     <w:rsid w:val="4FBB1CBD"/>
     <w:rsid w:val="50AB9C0E"/>
     <w:rsid w:val="50C3C2E6"/>
+    <w:rsid w:val="516B51E0"/>
+    <w:rsid w:val="52F04B42"/>
     <w:rsid w:val="5378E9F4"/>
     <w:rsid w:val="53FE9506"/>
     <w:rsid w:val="5442688B"/>
+    <w:rsid w:val="551FEEA0"/>
+    <w:rsid w:val="55990722"/>
+    <w:rsid w:val="5894CD9D"/>
+    <w:rsid w:val="58DA32C3"/>
     <w:rsid w:val="5A60CF63"/>
+    <w:rsid w:val="5AFAD239"/>
+    <w:rsid w:val="5B79B4BC"/>
+    <w:rsid w:val="5D496C8A"/>
     <w:rsid w:val="5D8EC432"/>
     <w:rsid w:val="5F39D2B7"/>
     <w:rsid w:val="61CAB84A"/>
     <w:rsid w:val="6452E1E3"/>
+    <w:rsid w:val="67605EF8"/>
+    <w:rsid w:val="686942EB"/>
     <w:rsid w:val="6A1970C8"/>
+    <w:rsid w:val="6A77798D"/>
     <w:rsid w:val="6E098566"/>
     <w:rsid w:val="6E5A8A55"/>
     <w:rsid w:val="6E80FB5B"/>
+    <w:rsid w:val="6FB4E6E0"/>
     <w:rsid w:val="7006F0A0"/>
     <w:rsid w:val="712562CC"/>
     <w:rsid w:val="73C43441"/>
     <w:rsid w:val="76908645"/>
+    <w:rsid w:val="76CB7791"/>
     <w:rsid w:val="78ACEA5E"/>
     <w:rsid w:val="7AF932D6"/>
+    <w:rsid w:val="7C92A043"/>
     <w:rsid w:val="7D423165"/>
     <w:rsid w:val="7DD7E528"/>
     <w:rsid w:val="7E50F031"/>
     <w:rsid w:val="7EDEC0DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -26817,50 +26616,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:rsid w:val="005236D6"/>
     <w:pPr>
       <w:ind w:left="567"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
@@ -32034,51 +31834,51 @@
             </w:div>
             <w:div w:id="1511065425">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/sites/default/files/2020-11/TheFutureUnionLearningFund.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/id/2016/01617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/great-jobs-are-union-jobs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/get-involved-in-the-union/how-bectu-is-governed/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/ambition" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bectu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://surveymonkey.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuc.curatr3.com/dashboard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospecttradeunion.updatemyprofile.com/d-l-2AD73FFF-l-jut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/union-effect" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/member-benefits/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/union-wage-premium" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/organising-team." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movement.prospect.org.uk/users/sign_in" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.38degrees.org.uk/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/ambition/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/ambition/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpdesk@prospect.org.uk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/contact-us/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://union.bectu.org.uk/resource/members-code-of-conduct.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/privacy/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessible-colors.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worksmart.org.uk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/contact-us/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://union.prospect.org.uk/resource/members-code-of-conduct.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/ambition" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/great-jobs-are-union-jobs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@prospect.org.uk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lighthouse.prospect.org.uk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/bectuunion/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bectu.org.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20info@prospect.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2021/00793" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/ambition/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2009/00650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/union-wage-premium" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect-org-uk.zoom.us/webinar/register/WN_QY9NZywqQGGTfacrY2nAQg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@prospect.org.uk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@bectu.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/&#160;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/union-effect" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.movement.industries/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/joinprospect" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/BECTUOfficial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/member-benefits-legal-fees/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospecttradeunion.updatemyprofile.com/d-l-2AD73FFF-l-jut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2008/00091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://get.otter.ai/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.prospect.org.uk/resources/guides-factcards/members-guides" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unionreps.org.uk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/acas-time-off" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/get-involved-in-the-union/mrm/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/more-information-about-our-legal-scheme/?utm_medium=email&amp;utm_campaign=Welcome%20and%20membership%20card&amp;utm_content=Welcome%20and%20membership%20card+&amp;utm_source=campaignmonitor&amp;utm_term=legal%20services" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/joinprospect" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/18110530/admin/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megaphone.org.uk/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2014/01255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.prospect.org.uk/resources/annual-reports-rules/index" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@bectu.org.uk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemingwayapp.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@prospect.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2022/00712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/id/2008/January/13/Email-internet-social-media-at-work?display=preferred" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acas.org.uk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/member-benefits/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://bectu.org.uk/about/politics/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/sites/default/files/2020-11/TheFutureUnionLearningFund.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://bectu.org.uk/about/politics/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2022/00712" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/id/2008/January/13/Email-internet-social-media-at-work?display=preferred" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/union-effect" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acas.org.uk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/member-benefits/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/ambition" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/contact-us/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.repcoach.org.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.38degrees.org.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessible-colors.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/ambition/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpdesk@prospect.org.uk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lighthouse.prospect.org.uk/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worksmart.org.uk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/union-wage-premium" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/contact-us/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/union-wage-premium" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/organising-team." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@prospect.org.uk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2021/00793" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2009/00650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://union.prospect.org.uk/resource/members-code-of-conduct.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@bectu.org.uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bectu.org.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.movement.industries/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/ambition/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.prospect.org.uk/resources/guides-factcards/members-guides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect-org-uk.zoom.us/webinar/register/WN_QY9NZywqQGGTfacrY2nAQg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@prospect.org.uk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospecttradeunion.updatemyprofile.com/d-l-2AD73FFF-l-jut" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/ambition" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/great-jobs-are-union-jobs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/joinprospect" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2008/00091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/BECTUOfficial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/member-benefits-legal-fees/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20info@prospect.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.co.uk/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://get.otter.ai/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unionreps.org.uk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/acas-time-off" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/get-involved-in-the-union/mrm/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/18110530/admin/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/&#160;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/union-effect" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospectorguk.sharepoint.com/sites/it-support-team-site/sitePages/Members'-portal.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megaphone.org.uk/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@bectu.org.uk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/get-involved-in-the-union/how-bectu-is-governed/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/id/2016/01617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuc.curatr3.com/dashboard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/movement-email-guide-for-reps/?s=Movement&amp;f=all" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemingwayapp.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2014/01255" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/research-analysis/reports/great-jobs-are-union-jobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@prospect.org.uk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.prospect.org.uk/resources/annual-reports-rules/index" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/more-information-about-our-legal-scheme/?utm_medium=email&amp;utm_campaign=Welcome%20and%20membership%20card&amp;utm_content=Welcome%20and%20membership%20card+&amp;utm_source=campaignmonitor&amp;utm_term=legal%20services" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/joinprospect" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/bectu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://movement.prospect.org.uk/users/sign_in" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://surveymonkey.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/member-benefits/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospecttradeunion.updatemyprofile.com/d-l-2AD73FFF-l-jut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bectu.org.uk/privacy/?utm_source=transactional&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/about/ambition/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2020/00919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comms@prospect.org.uk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/how-to-use-the-the_union-knowledge-hub/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuc.org.uk/sites/default/files/Skils_and_training.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/bectuunion/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://union.bectu.org.uk/resource/members-code-of-conduct.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent3_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent3" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent3"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent3"/>
     </dgm:fillClrLst>
@@ -36063,165 +35863,165 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6ACEA1DCD0E64C21BBA6F4D4DB42DC18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2EF82F0A-EF72-41D2-BD43-A47DDA121677}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3D6C8BDE4CAA4080B6C70D963C36F567"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D198BC6-FFD4-4ACA-86A0-D578C3A46C0E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90300C5EF63C443C9BCDEE9795261891"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C2D43884-1850-431A-B908-73DFDBD9F207}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB9DCC1905F7405FADCE3EC76AC358CD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B935D07-3222-4D3E-9D9A-B88760B5B826}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="485BE4F23BD54113868DAB17E9B2D01A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{121CF2D3-D98B-4284-B5CB-8BFA19221C7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6ACB6343A374A2FAD7FAE267A55FAB1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{385C0731-AA26-4FCF-AB4E-70F39CF354A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AAAFD3F7061A4FC3B79D296BEEF8D570"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DCFD28EA-126B-428B-AEFD-0BA21DB89436}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p w:rsidR="005E28D0" w:rsidRDefault="005E28D0"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36243,51 +36043,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -36297,92 +36096,111 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E052B9"/>
     <w:rsid w:val="0032684A"/>
+    <w:rsid w:val="005E28D0"/>
+    <w:rsid w:val="00D47387"/>
+    <w:rsid w:val="00D72908"/>
     <w:rsid w:val="00E052B9"/>
+    <w:rsid w:val="00FB3B7A"/>
+    <w:rsid w:val="00FF75DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -37086,72 +36904,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ecf5486-e989-4379-bfee-e9488933998c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03aee513015844f44aca668c7fdf08d9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fb45be7cb8be0923c690d28783ea5f8f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ee50a468a1df45cb04c4cf7cf53f91b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0682d65b56c2810fb0605dcc6fee6b1a" ns2:_="" ns3:_="">
     <xsd:import namespace="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <xsd:import namespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -37371,110 +37189,110 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0430E4A3-FF97-4084-AFB7-EF4464346621}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5371C6A8-D4A1-498B-AAE9-0F40406C1C00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0430E4A3-FF97-4084-AFB7-EF4464346621}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE234C2-4657-44EB-B475-C0116EBCD846}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68279E05-3BC5-4240-B814-F8DECA0A8D84}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBCB668F-4F38-4B8F-B7FF-21540E1046A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>50</Pages>
-[...1 lines deleted...]
-  <Characters>71116</Characters>
+  <Pages>52</Pages>
+  <Words>12483</Words>
+  <Characters>71155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>592</Lines>
   <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>83426</CharactersWithSpaces>
+  <CharactersWithSpaces>83472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>i)</dc:title>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100D8D7AC766A08B146B6390D5D437781FB</vt:lpwstr>