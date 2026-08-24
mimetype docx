--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="271D2BEE" w14:textId="5614F791" w:rsidR="00A30452" w:rsidRDefault="009859B1" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AC84BF0" wp14:editId="51B39E73">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-920292</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559881" cy="10685478"/>
@@ -587,51 +586,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAD3090" w14:textId="4AE4B946" w:rsidR="00AB7C80" w:rsidRDefault="00AB7C80" w:rsidP="00AB7C80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="76"/>
           <w:szCs w:val="76"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc99440389"/>
       <w:r w:rsidRPr="00AB7C80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="76"/>
           <w:szCs w:val="76"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251775488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D542732" wp14:editId="04193F59">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251775488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D542732" wp14:editId="1054CABB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-241300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-41910</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3746500" cy="1346200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="A picture containing text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -643,1210 +642,1311 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3746500" cy="1346200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0913963F" w14:textId="4366695C" w:rsidR="003E363C" w:rsidRPr="002D7090" w:rsidRDefault="003E363C" w:rsidP="00AB7C80">
+    <w:p w14:paraId="465F6D23" w14:textId="29AF6404" w:rsidR="1A0AA5F6" w:rsidRDefault="1A0AA5F6" w:rsidP="556CB41B">
       <w:pPr>
         <w:spacing w:before="1500"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7090">
+      <w:r w:rsidRPr="556CB41B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">Introduction to equality, diversity and inclusion </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D7090">
+        <w:t xml:space="preserve">Introduction to equality </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="556CB41B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:br/>
         <w:t>for union reps</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:id w:val="459070484"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="3726CC25" w14:textId="4D9E706F" w:rsidR="003E363C" w:rsidRPr="003E363C" w:rsidRDefault="003E363C" w:rsidP="00AB7C80">
-[...26 lines deleted...]
-        <w:p w14:paraId="7E6D903A" w14:textId="78BC2F47" w:rsidR="00AB7C80" w:rsidRDefault="003E363C" w:rsidP="00AB7C80">
+        <w:p w14:paraId="2CDD2249" w14:textId="3A0EE208" w:rsidR="009E7137" w:rsidRDefault="003E363C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \t "Heading 1,1" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc113887358" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645268" w:history="1">
+            <w:r w:rsidR="009E7137" w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Welcome to the introduction to EDI course</w:t>
+              <w:t>Welcome to the introduction to Equality course</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887358 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645268 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r w:rsidR="009E7137">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C42EE17" w14:textId="5D881376" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="3A791021" w14:textId="36A372E7" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887359" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645269" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Course timetable</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887359 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645269 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EB4CD49" w14:textId="4D8A9177" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="516C9203" w14:textId="25EFA864" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887360" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645270" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>About Prospect</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887360 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645270 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="393436B2" w14:textId="319FDC50" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="4D2A56A1" w14:textId="262CA909" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887361" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645271" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Equality and diversity statement</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887361 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645271 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="232327F4" w14:textId="6B381AAB" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="6C4A3AA6" w14:textId="1253CAD9" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887362" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645272" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>What happens on trade union courses?</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887362 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645272 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16C07497" w14:textId="4F1E5B2C" w:rsidR="00AB7C80" w:rsidRDefault="00000000">
+        <w:p w14:paraId="76B8DC2D" w14:textId="2956BCA1" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887363" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645273" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>The tutor’s role</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887363 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645273 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70457A20" w14:textId="61676934" w:rsidR="00AB7C80" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2CE39D84" w14:textId="326805C8" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887364" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645274" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Your role</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887364 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645274 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="346B2373" w14:textId="6B90C8F1" w:rsidR="00AB7C80" w:rsidRDefault="00000000">
+        <w:p w14:paraId="331E8B79" w14:textId="6C79B05D" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887365" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645275" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Using your knowledge and skills</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887365 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645275 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D3BB624" w14:textId="0106A765" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="35D9757A" w14:textId="415633AE" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887366" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645276" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Guide to further EDI resources</w:t>
+              <w:t>Guide to further equality resources</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887366 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645276 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46C741DE" w14:textId="11EE62C5" w:rsidR="00AB7C80" w:rsidRDefault="00000000">
+        <w:p w14:paraId="727C9EF6" w14:textId="3DEF3A4C" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887367" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645277" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Resources from Prospect</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887367 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645277 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6536C3BA" w14:textId="431A62F8" w:rsidR="00AB7C80" w:rsidRDefault="00000000">
+        <w:p w14:paraId="31EB34CF" w14:textId="123BCDF5" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887368" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645278" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Resources from other organisations</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887368 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645278 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00FFADDC" w14:textId="6334DFE8" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="2755C357" w14:textId="3FB66DD8" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887369" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645279" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Common equalities terminology</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887369 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645279 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BBD8AFD" w14:textId="04EA6920" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="2033A7CA" w14:textId="35B35617" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887370" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645280" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Trade union terminology</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887370 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645280 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="618A0358" w14:textId="296E8135" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="78B8B949" w14:textId="1688C6D9" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887371" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645281" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Putting what you’ve learnt into practice</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887371 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645281 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06AF40E2" w14:textId="6D3B7C45" w:rsidR="00AB7C80" w:rsidRDefault="00000000" w:rsidP="00AB7C80">
+        <w:p w14:paraId="61A91B9B" w14:textId="15959FD1" w:rsidR="009E7137" w:rsidRDefault="009E7137">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc113887372" w:history="1">
-            <w:r w:rsidR="00AB7C80" w:rsidRPr="004F67EF">
+          <w:hyperlink w:anchor="_Toc236645282" w:history="1">
+            <w:r w:rsidRPr="00234177">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Appendix: Course slides</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc113887372 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236645282 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002D7090">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00AB7C80">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79E16140" w14:textId="0C58BF86" w:rsidR="003E363C" w:rsidRDefault="003E363C" w:rsidP="00AB7C80">
+        <w:p w14:paraId="79E16140" w14:textId="2F94ED57" w:rsidR="003E363C" w:rsidRDefault="003E363C" w:rsidP="00AB7C80">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="000ED45B" w14:textId="44B158F5" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="003E363C">
+    <w:p w14:paraId="407FA142" w14:textId="0BF922B2" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="003E363C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc113887358"/>
-[...1 lines deleted...]
-        <w:t>Welcome to the introduction to EDI course</w:t>
+    </w:p>
+    <w:p w14:paraId="3B787D09" w14:textId="77777777" w:rsidR="009300B0" w:rsidRDefault="009300B0" w:rsidP="009300B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72AEDB5A" w14:textId="77777777" w:rsidR="009300B0" w:rsidRDefault="009300B0" w:rsidP="009300B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67974619" w14:textId="77777777" w:rsidR="009300B0" w:rsidRDefault="009300B0" w:rsidP="009300B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D8C841" w14:textId="77777777" w:rsidR="009300B0" w:rsidRPr="009300B0" w:rsidRDefault="009300B0" w:rsidP="009300B0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7097BF3B" w14:textId="695F3AB8" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="706A024D"/>
+    <w:p w14:paraId="000ED45B" w14:textId="14ADD488" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="4F9D0952" w:rsidP="706A024D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc236645268"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Welcome to the introduction to </w:t>
+      </w:r>
+      <w:r w:rsidR="094AC371">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="251F8EB1">
+        <w:t xml:space="preserve">quality </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="53F54FF8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="53F54FF8" w14:textId="42D7040C" w:rsidR="00441D42" w:rsidRDefault="4F9D0952" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Welcome to this introductory course for Prospect representatives on equality, diversity and inclusion (EDI) campaigning in your workplace. </w:t>
+        <w:t xml:space="preserve">Welcome to this introductory course for Prospect representatives on equality, diversity and inclusion </w:t>
+      </w:r>
+      <w:r w:rsidR="6CE9CD4C">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">campaigning in your workplace. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0509BDAE" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>This course will help give you a basic grounding in equalities legislation and the obligations on employers to tackle inequality and discrimination, as well as providing you with some ideas about how to get more active in your workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BE827E" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="61BE827E" w14:textId="46F2AB87" w:rsidR="00441D42" w:rsidRDefault="4F9D0952" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>The training is informal and there is no pressure on anyone to do anything they are not comfortable with. The course is intended to be introductory and does not assume any prior knowledge of equalities legislation or experience with EDI campaigning.</w:t>
+        <w:t xml:space="preserve">The training is informal and there is no pressure on anyone to do anything they are not comfortable with. The course is intended to be introductory and does not assume any prior knowledge of equalities legislation or experience with </w:t>
+      </w:r>
+      <w:r w:rsidR="003E35D4">
+        <w:t>equality</w:t>
+      </w:r>
+      <w:r w:rsidR="23D96057">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campaigning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A10426" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>There will be plenty of opportunity throughout the course for questions, interaction, and discussion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1029009F" w14:textId="02CEEFDE" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="1029009F" w14:textId="02CEEFDE" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="10D49D38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0005507A">
+      <w:bookmarkStart w:id="2" w:name="_Toc1040974876"/>
+      <w:r>
         <w:t>Learning outcomes</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="10098CEF" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="10098CEF" w14:textId="2674FB96" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="4F9D0952" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="0005507A">
-        <w:t>An understanding of some of the key EDI issues in UK workplaces today</w:t>
+      <w:r>
+        <w:t xml:space="preserve">An understanding of some of the key </w:t>
+      </w:r>
+      <w:r w:rsidR="75AB655B">
+        <w:t>equality issues</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in UK workplaces today</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59707701" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>An understanding of some of the key provisions in the Equality Act relating to employment and the legal obligations on employers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A923475" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="4A923475" w14:textId="0AA51420" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="4F9D0952" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="0005507A">
-        <w:t xml:space="preserve">An understanding of why trade union members have a key role to play in tackling EDI issues, and ways to start getting active in your workplace </w:t>
+      <w:r>
+        <w:t>An understanding of why trade union members have a key role to play in tackling</w:t>
+      </w:r>
+      <w:r w:rsidR="2D4DC513">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5F0F">
+        <w:t>equality issues</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and ways to start getting active in your workplace </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4365328B" w14:textId="0D659347" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="4365328B" w14:textId="5D5526A9" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc92376920"/>
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc92376920"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc99440390"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236645269"/>
       <w:r>
-        <w:t xml:space="preserve"> timetable</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>Course timetable</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1C50D15F" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Introduction (10 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637CD8F1" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Part 1: An overview of discrimination &amp; inequality in UK workplaces (~40 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479B6E91" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Break (10 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30ED826C" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Part 2: Equalities law and obligations on employers (~50 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B14998" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Break (10 mins)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06611654" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="06611654" w14:textId="3CC1C9BC" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="4F9D0952" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="0005507A">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> on EDI issues in your workplace (~50 mins)</w:t>
+      <w:r>
+        <w:t>Part 3: Taking action on</w:t>
+      </w:r>
+      <w:r w:rsidR="2DD01E66">
+        <w:t xml:space="preserve"> equality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> issues in your workplace (~50 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A23A47" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>Wrap up and next steps (10 mins)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA2A49D" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3991E750" w14:textId="40FCED13" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="0005507A">
+    <w:p w14:paraId="3991E750" w14:textId="14D182DB" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc92376922"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc113887360"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc92376922"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc99440391"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236645270"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>About Prospect</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="2D63BE75" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most of the larger unions in the UK have grown and evolved through mergers and acquisitions with other unions, staff associations and professional bodies – either through necessity or strategy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668E5289" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Prospect is no exception, having absorbed various groups of professional and specialist staff. It is now the tenth largest union in Britain out of the sixty-six affiliated to the Trades Union Congress – the umbrella body for Britain’s unions – and the most diverse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D014F45" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospect was formed in 2001 through the merger of the Engineers and Managers Association and the Institution of Professionals, Managers and Specialists. IPMS originated from the Royal Corps of Naval Constructors of 1916, so the new union inherited extensive history. </w:t>
       </w:r>
     </w:p>
@@ -1892,123 +1992,103 @@
     </w:p>
     <w:p w14:paraId="10CED686" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t xml:space="preserve">one of our objectives is ‘…to promote the advancement and efficiency of industries and organisations where members are employed’ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0892D1" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0005507A" w:rsidRDefault="00441D42" w:rsidP="0005507A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0005507A">
         <w:t>as an affiliate, we enjoy the resources of the TUC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F54858" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE551CE" w14:textId="6CAD1896" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="0DE551CE" w14:textId="156D4823" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc92376927"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A26FA3">
+      <w:bookmarkStart w:id="9" w:name="_Toc92376927"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc99440392"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236645271"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Equality and diversity statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="31800CA6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="006625C2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> training for all its representatives and activists that aspires to the highest standards of respect for difference and diversity. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Prospect is dedicated to providing training for all its representatives and activists that aspires to the highest standards of respect for difference and diversity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18721AB8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">This statement is inspired by our trade union values of justice, fairness, democracy, solidarity and equality. As a trade union, we oppose any view, action or organisation that undermines the ability of working people to act collectively to pursue their democratically determined policies and objectives. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C77B339" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
-        <w:t xml:space="preserve">We are opposed to discrimination against people </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> their gender, nationality, ethnicity, religion, disability, sexual orientation, marital status, social class, age, politics or education. </w:t>
+        <w:t xml:space="preserve">We are opposed to discrimination against people on the basis of their gender, nationality, ethnicity, religion, disability, sexual orientation, marital status, social class, age, politics or education. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47237C41" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">We defend the right to freedom of expression and to political opinions and beliefs except where these conflict with, or tend to undermine, the freedom of other people from discrimination on the grounds listed above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3762AED8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006625C2">
-        <w:t>In particular, we</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> are opposed to sexist, racist and fascist ideologies and will not permit such views to be promoted at Prospect education events.</w:t>
+        <w:t>In particular, we are opposed to sexist, racist and fascist ideologies and will not permit such views to be promoted at Prospect education events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDA5727" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t xml:space="preserve">We will seek to ensure that all Prospect training is accessible to all who wish to attend. Recruitment to courses will be open, fair and in line with our commitments above.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564E6655" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t>All courses will allow opinions to be put forward and defended (consistent with the statement above). All members who attend Prospect courses are entitled to respect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B8ABB0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="006625C2" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006625C2">
         <w:t>Members who want to raise issues relating to our commitment to equality and diversity, or if they wish to lodge a complaint about any incident or failure concerning this policy, should use the following procedure:</w:t>
       </w:r>
@@ -2020,66 +2100,67 @@
       <w:r w:rsidRPr="00A26FA3">
         <w:t>any issue occurring during a course to be raised with the tutor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D46312D" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>if this is not practicable, or if the complaint is not dealt with to the satisfaction of the member, it should be raised with Prospect’s education officer or the education and skills manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D95634" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>if a member is not satisfied, the matter should be referred to the General Secretary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CCCDFA" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3006B56E" w14:textId="59400817" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="3006B56E" w14:textId="4461F10A" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Toc92376923"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc113887362"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc92376923"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc99440393"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc236645272"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>What happens on trade union courses?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0C6B0CFD" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For many trade union activists, Prospect courses mark a return to education, sometimes when previous experiences have been less than positive.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DDF917" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trade union education places great value on the knowledge that union reps bring to the course and seeks to enhance this by working co-operatively to gain new knowledge.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA99D28" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We place great emphasis on team working and involving everybody in the learning process. This not only makes learning interesting and challenging but is rooted in well-researched and tested educational methods. </w:t>
       </w:r>
     </w:p>
@@ -2107,325 +2188,332 @@
     </w:p>
     <w:p w14:paraId="04B2D86C" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>allow workplace experiences to be reflected and valued throughout the programme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C255A69" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>help you to build a useful resource pack to support your union activity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200A4A4F" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>encourage a collective approach to your role as a Prospect representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D17C36" w14:textId="21BA72B2" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="45D17C36" w14:textId="194D6BC5" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc92376924"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A26FA3">
+      <w:bookmarkStart w:id="15" w:name="_Toc92376924"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc99440394"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236645273"/>
+      <w:r>
         <w:t>The tutor’s role</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1096F059" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trade union tutors are qualified to teach in the ‘learning and skills sector’ (adult education outside of university) and will also have extensive practical experience as trade unionists. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098F39D0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>They should be inspiring, accessible and empowering – you should learn from them! Your tutor will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A98BDF" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>make sure that the expected learning outcomes are clear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4167C367" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>encourage and facilitate everyone’s participation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C014A5" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t xml:space="preserve">introduce you to new ideas and concepts </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E4C9B2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A26FA3">
+      <w:r>
         <w:t>giving guidance on how to become an accredited rep</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1A7DA4" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>help you understand your own preferred learning styles and ensure that everyone can participate and benefit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7652DD75" w14:textId="2C9F77E4" w:rsidR="00441D42" w:rsidRPr="00A54A4B" w:rsidRDefault="00441D42" w:rsidP="00A54A4B">
+    <w:p w14:paraId="7652DD75" w14:textId="6391346E" w:rsidR="00441D42" w:rsidRPr="00A54A4B" w:rsidRDefault="00441D42" w:rsidP="00A54A4B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc92376925"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A54A4B">
+      <w:bookmarkStart w:id="18" w:name="_Toc92376925"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc99440395"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236645274"/>
+      <w:r>
         <w:t>Your role</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6406CC62" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The focus of trade union education is 'learning' rather than 'teaching'. The focus is on you and your colleagues as learners rather than on the tutor (although their role is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> hope you will:</w:t>
+        <w:t>The focus of trade union education is 'learning' rather than 'teaching'. The focus is on you and your colleagues as learners rather than on the tutor (although their role is absolutely vital) as teacher. In particular, we hope you will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DBC79B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>feel confident to participate fully</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518576C0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>be able to support your colleagues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08297DE4" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>enjoy the learning process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACF5B03" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>add to your existing knowledge and skill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE34AFF" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>use your new knowledge and skills to support Prospect’s aims in your workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC0E85D" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>We ask that you take an active part in the course, support your fellow reps and course members when you can and be respectful of other delegates during the course – this will help you promote collective and co-operative activity at your own workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9EF574" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We respect whatever pronoun you wish to be referred to during the course – please write it on your name card.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB0FC9C" w14:textId="04A941A4" w:rsidR="00441D42" w:rsidRPr="00A54A4B" w:rsidRDefault="00441D42" w:rsidP="00A54A4B">
+    <w:p w14:paraId="2DB0FC9C" w14:textId="4AEFADD6" w:rsidR="00441D42" w:rsidRPr="00A54A4B" w:rsidRDefault="00441D42" w:rsidP="00A54A4B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc92376926"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A54A4B">
+      <w:bookmarkStart w:id="21" w:name="_Toc92376926"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc99440396"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236645275"/>
+      <w:r>
         <w:t>Using your knowledge and skills</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="79D7C77B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learning and knowledge are valuable in their own right – they need no justification but as practical people we want to encourage you to develop further.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660CBF94" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First, we want your experience of learning with us to encourage you to engage in other forms of learning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121E8163" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Second, we hope you will use your learning to make a difference at work – for the better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375666AB" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To help you put your learning to good use we will provide you with a small ‘action plan’ for you to apply at your workplace. We will also support you to carry it out. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AD6E57" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FED746B" w14:textId="6B806BCD" w:rsidR="00441D42" w:rsidRPr="007309C4" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="2FED746B" w14:textId="4EA652BE" w:rsidR="00441D42" w:rsidRPr="007309C4" w:rsidRDefault="4F9D0952" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc99440397"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc113887366"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc99440397"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236645276"/>
       <w:r>
-        <w:t>Guide to further EDI resources</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guide to further </w:t>
+      </w:r>
+      <w:r w:rsidR="6BA2252E">
+        <w:t>equality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> resources</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="4397EE0F" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In addition to the resources listed below, Prospect also runs a variety of other training courses and seminars on relevant themes, such as Allyship and How to Have Difficult Conversations. Speak to your branch organiser or full-time official to find out more. Further training courses and other resources are in development, so look out for more information about those.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36949BD7" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="36949BD7" w14:textId="421C71D2" w:rsidR="00441D42" w:rsidRDefault="4F9D0952" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Also be sure to check out the resources available on the EDI pages on the Prospect website (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005046F5">
+        <w:t xml:space="preserve">Also be sure to check out the resources available on </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF12DD">
+        <w:t>the equality</w:t>
+      </w:r>
+      <w:r w:rsidR="1A425B1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pages on the Prospect website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="4CB7590B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://prospect.org.uk/topic/equality-and-diversity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) which are in the process of being updated with new materials. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2B55ED" w14:textId="1BFF81CD" w:rsidR="00441D42" w:rsidRPr="00066D1C" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="7E2B55ED" w14:textId="1C9309DD" w:rsidR="00441D42" w:rsidRPr="00066D1C" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc99440398"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc113887367"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc99440398"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc236645277"/>
       <w:r>
         <w:t>Resources from Prospect</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="5F8C6898" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="5F8C6898" w14:textId="2D8B5776" w:rsidR="00441D42" w:rsidRDefault="4F9D0952" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Below are links to some of Prospect’s resources on EDI that you may find useful (you will need to be logged in to the Prospect website to fully access these resources):</w:t>
+        <w:t xml:space="preserve">Below are links to some of Prospect’s resources on </w:t>
+      </w:r>
+      <w:r w:rsidR="44F08232">
+        <w:t xml:space="preserve">equality </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that you may find useful (you will need to be logged in to the Prospect website to fully access these resources):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6A0265" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospect BAME equality resource guide for members - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>https://library.prospect.org.uk/download/2019/01787</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7CEA90EA" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospect briefing on equal pay - </w:t>
@@ -2520,130 +2608,144 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>http://bit.ly/prospect-maternity-pay</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D076DDC" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="001930AB" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prospect members’ guide to bullying &amp; harassment - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>http://bit.ly/prospect-bullying</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="510E710E" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="510E710E" w14:textId="09445560" w:rsidR="00441D42" w:rsidRDefault="4F9D0952" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>This is not an exhaustive list of the EDI resources we have available, so get in touch with your organiser, or with the Prospect Member Contact Centre if there are issues not covered by these materials that you are looking for guidance on.</w:t>
+        <w:t xml:space="preserve">This is not an exhaustive list </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE215D">
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidR="3F618B3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resources we have available, so get in touch with your organiser, or with the Prospect Member Contact Centre if there are issues not covered by these materials that you are looking for guidance on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A64D580" w14:textId="77777777" w:rsidR="002D7090" w:rsidRDefault="002D7090">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc99440399"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc113887368"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc99440399"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32140D43" w14:textId="19BE7395" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="32140D43" w14:textId="1CCA6ED9" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc236645278"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Resources from other organisations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="464DA1C0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00542B32" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="464DA1C0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00542B32" w:rsidRDefault="00441D42" w:rsidP="10D49D38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00542B32">
+      <w:bookmarkStart w:id="30" w:name="_Toc1965243465"/>
+      <w:r>
         <w:t>Trades Union Congress (TUC)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2B43177F" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The TUC provides a range of great resources for workers and trade union reps on equalities issues, as well as running training courses. The link below is a good place to start in accessing their resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E92752" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uide to Equality &amp; Discrimination - </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="005046F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.tuc.org.uk/workplace-guidance/equality-and-discrimination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610274C2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="610274C2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="10D49D38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A26FA3">
+      <w:bookmarkStart w:id="31" w:name="_Toc1500183547"/>
+      <w:r>
         <w:t>Equality &amp; Human Rights Commission (EHRC)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="364631E2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a sample of the resources available from the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>EHRC, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is not a complete list. See the advice and guidance hub as a starting point for finding other EHRC resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF48B29" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Advice and guidance hub - </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
@@ -2661,139 +2763,168 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Employment Statutory Code of Practice - </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="005046F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.equalityhumanrights.com/en/publication-download/employment-statutory-code-practice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="269A3006" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal Pay: Statutory Code of Practice - </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="005046F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.equalityhumanrights.com/en/publication-download/equal-pay-statutory-code-practice</w:t>
+          <w:t>https://www.equalityhumanrights.com/en/publication-download/equal-pay-statutory-code-practi</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005046F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005046F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04311D24" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00250583">
         <w:t>Sexual harassment and harassment at work: technical guidance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="005046F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.equalityhumanrights.com/en/publication-download/sexual-harassment-and-harassment-work-technical-guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B37A213" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="4077684F" w14:textId="7A9CB97C" w:rsidR="00E332D1" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guidance on the Public Sector Equality Duty - </w:t>
+        <w:t xml:space="preserve">Guidance on the Public Sector Equality Duty </w:t>
+      </w:r>
+      <w:r w:rsidR="00E332D1">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B37A213" w14:textId="5188DC55" w:rsidR="00441D42" w:rsidRDefault="006011CF" w:rsidP="00E332D1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="005046F5">
+        <w:r w:rsidR="00E332D1" w:rsidRPr="00E332D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.equalityhumanrights.com/en/corporate-reporting/public-sector-equality-duty</w:t>
+          <w:t>The Public Sector Equality Duty (PSED) | EHRC</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00441D42">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A720AC" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00D3411E" w:rsidRDefault="00441D42" w:rsidP="10D49D38">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc1713336664"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D3411E">
         <w:t>Advisory, Conciliation and Arbitration Service (ACAS)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="4B9D64AA" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Acas</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> provides a wealth of resources on issues relating to all aspects of employment. The link below connects to their resource hub on equality and discrimination issues.</w:t>
+        <w:t>Acas provides a wealth of resources on issues relating to all aspects of employment. The link below connects to their resource hub on equality and discrimination issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702BA319" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guidance on discrimination, bullying and harassment - </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="005046F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.acas.org.uk/discrimination-bullying-and-harassment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527D47B6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="527D47B6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="10D49D38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A26FA3">
+      <w:bookmarkStart w:id="33" w:name="_Toc961289206"/>
+      <w:r>
         <w:t>Other web resources</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2B34FD2A" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t xml:space="preserve">Stonewall - </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00A26FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.stonewall.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AE10B40" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t xml:space="preserve">Black Lives Matter UK - </w:t>
@@ -2841,161 +2972,178 @@
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://equalitytrust.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CDD2262" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A26FA3">
         <w:t xml:space="preserve">Museum Detox - </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00A26FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.museumdetox.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A7CE816" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00A26FA3" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
+    <w:p w14:paraId="5A7CE816" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="009300B0" w:rsidRDefault="00441D42" w:rsidP="00A26FA3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A26FA3">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009300B0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scope - </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="00A26FA3">
+        <w:r w:rsidRPr="009300B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
+            <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>https://www.scope.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04E06FB5" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="04E06FB5" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="009300B0" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312A32D2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="312A32D2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="009300B0" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009300B0">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19609DD5" w14:textId="211F026F" w:rsidR="00441D42" w:rsidRDefault="00AB7C80" w:rsidP="00A26FA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc99440400"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc236645279"/>
       <w:r>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Common</w:t>
       </w:r>
       <w:r w:rsidR="00441D42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068546D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00441D42">
         <w:t xml:space="preserve">qualities </w:t>
       </w:r>
       <w:r w:rsidR="0068546D">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00441D42">
         <w:t>erminology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="2A93B4D2" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="0068546D">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Below is a short glossary of some of the common equalities-related terminology currently in use. This is not an exhaustive list and reflects best-practice usage as of 2022. Be aware that because preferred equalities terminology has changed</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0BF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>over time, and will continue to change, some of these terms may become outdated in future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D2AEA8" w14:textId="77777777" w:rsidR="0068546D" w:rsidRDefault="0068546D" w:rsidP="0068546D">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="0068546D" w:rsidSect="0005507A">
           <w:headerReference w:type="default" r:id="rId35"/>
           <w:footerReference w:type="even" r:id="rId36"/>
           <w:footerReference w:type="default" r:id="rId37"/>
           <w:footerReference w:type="first" r:id="rId38"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F8C97DA" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>EDI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Shorthand for Equality Diversity and Inclusion. EDI is often the umbrella term given to a range of policies and approaches to deal with equalities issues. It is sometimes also called D&amp;I (diversity and inclusion). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAA95E8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Protected characteristics</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
@@ -3249,73 +3397,87 @@
         </w:rPr>
         <w:t>Sex</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Assigned to a person at birth </w:t>
       </w:r>
       <w:r w:rsidR="00AB7C80" w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>based on</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> primary sex characteristics and reproductive functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C84A67C" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
+    <w:p w14:paraId="4C84A67C" w14:textId="761E970C" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Gender</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Often expressed in terms of masculinity and femininity, categories that are derived from culturally-determined norms and behaviours, and often linked to the sex assigned to a person at birth.</w:t>
+        <w:t xml:space="preserve"> – Often expressed in terms of masculinity and femininity, categories that are derived from culturally-determined norms and </w:t>
+      </w:r>
+      <w:r w:rsidR="00442DA8" w:rsidRPr="00DF75E6">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>behaviours and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF75E6">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> often linked to the sex assigned to a person at birth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F3CDE6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Gender identity</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – A person’s sense of their own gender, whether male, female, non-binary, or something else. A person’s gender identity may or may not correspond to the sex they were assigned at birth. </w:t>
@@ -3389,124 +3551,109 @@
         <w:t>Non-binary</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – An umbrella term for people who feel their gender is not defined within the boundaries of the masculine/feminine gender binary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CFD1C8" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Intersex</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Someone who may have the biological attributes of both sexes or whose biological attributes do not fit with societal assumptions about what constitutes male or female. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AFDB12" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Pronouns</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Words that refer to either the people talking (like you or I) or someone or something that is being talked about (like she, they, and this). Gender pronouns (like he or them) specifically refer to people that you are talking about. All pronouns are valid.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35740D4B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Gender reassignment/transition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – The process where a person makes changes </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> live in a way that matches their self-identified gender. This may involve medical and surgical treatment to alter the body but could also entail things like changing the way that person dresses and the pronouns or forms of address they prefer.</w:t>
+        <w:t xml:space="preserve"> – The process where a person makes changes in order to live in a way that matches their self-identified gender. This may involve medical and surgical treatment to alter the body but could also entail things like changing the way that person dresses and the pronouns or forms of address they prefer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402EC239" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>LGBT+</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Acronym for Lesbian, Gay, Bisexual, Transgender and people who are questioning, queer, asexual, intersex. </w:t>
@@ -3831,122 +3978,115 @@
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Social model of disability</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – A view of disability that argues that it is the barriers created by society that cause people with impairments or differences to be disabled, not the impairments themselves. This is the model of disability advocated by disability rights activists, and by unions like Prospect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23386C8E" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Medical model of disability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75E6">
+      <w:r w:rsidRPr="542B3EEF">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – In contrast to the social model, the medical model holds that it is a person’s impairment or difference that makes them disabled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14831E27" w14:textId="77777777" w:rsidR="0068546D" w:rsidRDefault="0068546D" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="0068546D" w:rsidSect="000F470C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A93B08" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A24833C" w14:textId="77777777" w:rsidR="00DF75E6" w:rsidRDefault="00DF75E6" w:rsidP="00DF75E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc99440401"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc99440401"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7C69A9" w14:textId="6F50DA04" w:rsidR="00441D42" w:rsidRPr="0068546D" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
+    <w:p w14:paraId="2EEE4965" w14:textId="024420FD" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="556CB41B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00441D42" w:rsidSect="000F470C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc236645280"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trade union terminology</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="53F89AE2" w14:textId="1A6AF266" w:rsidR="00441D42" w:rsidRPr="0068546D" w:rsidRDefault="00441D42" w:rsidP="0068546D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068546D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ACAS</w:t>
       </w:r>
       <w:r w:rsidRPr="0068546D">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – The Advisory, Conciliation and Arbitration Service – a public body that provides free and impartial information and advice to employers and employees on all aspects of workplace relations and employment law. </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
@@ -4250,67 +4390,51 @@
         <w:t xml:space="preserve"> – where workers refuse to work for the employer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2B697B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">action short of a strike </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">– where workers </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> such as working only to the terms of their contracts, overtime bans or callout bans (sometimes called work to rule).</w:t>
+        <w:t>– where workers take action such as working only to the terms of their contracts, overtime bans or callout bans (sometimes called work to rule).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157A7BB0" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00DF75E6" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>lock-out</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75E6">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – a work stoppage where the employer stops workers from working.</w:t>
@@ -4635,180 +4759,168 @@
         <w:sectPr w:rsidR="00E91FCD" w:rsidSect="000F470C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="794" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="286"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0068546D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Union rep/shop steward</w:t>
       </w:r>
       <w:r w:rsidRPr="0068546D">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Trade union reps are elected directly by their fellow workers and act as their representatives in individual and collective dealings with management. Trade union reps aren’t paid but they do get paid time off to do their work as a rep.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047554F6" w14:textId="2D6DB4F4" w:rsidR="00441D42" w:rsidRPr="007025A5" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
+    <w:p w14:paraId="047554F6" w14:textId="0B83EA58" w:rsidR="00441D42" w:rsidRPr="007025A5" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc99440402"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007025A5">
+      <w:bookmarkStart w:id="38" w:name="_Toc99440402"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc236645281"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Putting what you’ve learnt into practice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="24491EF6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00DF75E6">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Spend a few minutes thinking about what you</w:t>
       </w:r>
       <w:r w:rsidRPr="007879EC">
         <w:t xml:space="preserve"> would like to do when you get back to your workplace and what you need to achieve this.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-30" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="1E998F"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="00CD6DEB" w14:paraId="2F29AF32" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="00CD6DEB" w14:paraId="2F29AF32" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1E998F"/>
           </w:tcPr>
           <w:p w14:paraId="33E339B5" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="00CD6DEB" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D90">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Task</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="56FDAD32" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="56FDAD32" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="3303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D32CDDB" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0010646E" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010646E">
+            <w:r w:rsidRPr="542B3EEF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Find out the name of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0010646E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="542B3EEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>branch chair</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010646E">
+            <w:r w:rsidRPr="542B3EEF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and engage in conversation about</w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> and engage in conversation about the EDI work going on in your branch.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51102958" w14:textId="0310363B" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FFD229E" w14:textId="4D25CF2E" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="740EE643" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4841,119 +4953,113 @@
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14C2C55D" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55AAE69A" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010646E">
+            <w:r w:rsidRPr="542B3EEF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Find out the names of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0010646E">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="542B3EEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>committee members</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010646E">
+            <w:r w:rsidRPr="542B3EEF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, and when they meet.</w:t>
+              <w:t>, and when they meet. Find out if EDI issues are regularly on the agenda for branch meetings.</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="21E176D3" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
+            <w:pPr>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Find out if EDI issues are regularly on the agenda for branch meetings.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="21E176D3" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A18CA05" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A18CA05" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
+          <w:p w14:paraId="00EFD58A" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00EFD58A" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
+          <w:p w14:paraId="185D8680" w14:textId="140AE495" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="185D8680" w14:textId="140AE495" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
-[...10 lines deleted...]
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="2F8C89B6" w14:textId="77777777" w:rsidTr="007E3A6E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="2F8C89B6" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7B06B5" w14:textId="0A3C7CB5" w:rsidR="004120E3" w:rsidRPr="00F93DE4" w:rsidRDefault="00F93DE4" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F93DE4">
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How might this training influence your work as an equality rep and your bargaining agenda going forward?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C3E29F" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
@@ -4969,86 +5075,86 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79BE223B" w14:textId="77777777" w:rsidR="00F93DE4" w:rsidRDefault="00F93DE4" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AEC8A91" w14:textId="6EA2E1D2" w:rsidR="00F93DE4" w:rsidRPr="0010646E" w:rsidRDefault="00F93DE4" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="360FF3E6" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="360FF3E6" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="704AC24B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="542B3EEF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does your branch have a plan for EDI work? If not, start a conversation with your branch committee about developing one.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D8BC4F6" w14:textId="0FF62088" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="3C2FF238" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="3C2FF238" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D0C92ED" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0010646E" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010646E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Based on your new knowledge, what three practical things will you do?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066D55CF" w14:textId="77777777" w:rsidR="00441D42" w:rsidRPr="0010646E" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
@@ -5087,16025 +5193,16180 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010646E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24F73EC6" w14:textId="6CAB5D42" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="1707894F" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="1707894F" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="166C2257" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010646E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>After attending this course, what will you stop doing?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="514F5CE3" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D6E2ED5" w14:textId="23A3786B" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="3CC949D1" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="3CC949D1" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="172B4CB5" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010646E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>After attending this course, what will you continue to do?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C689DB" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="732A6749" w14:textId="5A903177" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="50EF4A42" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00441D42" w:rsidRPr="007F3692" w14:paraId="50EF4A42" w14:textId="77777777" w:rsidTr="542B3EEF">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EA0DEF6" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What other resources or training might you want to access?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DF8BDA5" w14:textId="77777777" w:rsidR="004120E3" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="112198CA" w14:textId="1C9652F2" w:rsidR="004120E3" w:rsidRPr="0010646E" w:rsidRDefault="004120E3" w:rsidP="004120E3">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40168E8B" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00441D42">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6EE66F6F" w14:textId="060CD47E" w:rsidR="00E91FCD" w:rsidRDefault="4F9D0952" w:rsidP="009E7137">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc99440403"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc236645282"/>
+      <w:r w:rsidRPr="10D49D38">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix: Course slides</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Toc49507886"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="4C79F02E" w14:textId="77777777" w:rsidR="000F470C" w:rsidRDefault="000F470C" w:rsidP="000F470C">
-[...31 lines deleted...]
-    <w:p w14:paraId="6EE66F6F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="506B3B65" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="401CF6A6" w14:textId="2A9DD7A0" w:rsidR="00E91FCD" w:rsidRDefault="68CC680E" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E14A3E7" wp14:editId="2DE26F5F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-33020</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>546100</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1911334585" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1911334585" name="Picture 1911334585"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId43" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322F01F7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="70A4E2AE" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD2634A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E37E04D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="23E9EBF8" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00991F08" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D482617" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="09B7FFA7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="600E3D21" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4C0DBE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="599A0E04" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72D76409" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C259A37" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="16A3080F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="061887B9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761B76A1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="727CA666" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0778EDD0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4547E72E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="47C48AD6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33089D54" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C88662C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4128744F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0F2076" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="115D3E37" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1606A69A" w14:textId="68747D5B" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="009E0587">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5A0ABC53" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18323113" w14:textId="6890ED6A" w:rsidR="00E91FCD" w:rsidRDefault="18BC23EF" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251777536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60AA7977" wp14:editId="4018EC26">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="574885375" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="574885375" name="Picture 574885375"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId44" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5891522F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="62438A77" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68E7A187" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="192CAF08" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0C1098C0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5423D8C9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4083E3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5D6EA62E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73C0A5D5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A6E366" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="42338667" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78EA22A7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494048BE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="753A8924" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB7EE0A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2433E08F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="71FD0F7B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61AC16F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21F93F45" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4D50430A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1447E496" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25190E8F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4E170828" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B28AE3A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B0A783" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64A0CFE1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
           <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4F0E0BDC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0853EA6B" w14:textId="0A650CD3" w:rsidR="00E91FCD" w:rsidRDefault="78C183DB" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251778560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10A89AC1" wp14:editId="60733DDB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-68580</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>177800</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="886264475" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="886264475" name="Picture 886264475"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId45" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1654D221" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="19979DC7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68E9E8E3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="709830DE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1991FF4D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="688C88C6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7267F795" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3D8C4EC2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10FBDD4E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2965B2E2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6FC23965" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB64D54" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC17C16" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1794211D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0920DCFE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CCAB525" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="13C09D05" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28C712C1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="782738F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5D7BE482" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F547B17" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47031CFD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="296FEC03" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74FA3DD1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F227F06" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45BDF8F8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="506B3B65" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6F889D0F" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="401CF6A6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="24051FAE" w14:textId="6B57286E" w:rsidR="00E91FCD" w:rsidRDefault="0AECD85F" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251774464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ECBAD96" wp14:editId="14D565A6">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251782656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4832732D" wp14:editId="7BD27270">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3309493" cy="1859880"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="7620"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="63" name="Picture 63"/>
+                  <wp:docPr id="215660725" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63" name="Picture 63"/>
+                          <pic:cNvPr id="215660725" name="Picture 215660725"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId46" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3309493" cy="1859880"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="322F01F7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="739D2B07" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="70A4E2AE" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...4 lines deleted...]
-            <w:tcBorders>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="344EB05A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66FE297B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A3637" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1D15F9E7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49D03467" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="537726BD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="706C9E8D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F20D334" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59536C3F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2DA6CDB7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="120B761F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CBF3024" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6E4C0186" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="732EA9E3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60386372" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4DA64C7E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74E36E35" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5407E342" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1A258BD5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD15EBA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C076C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="397681AB" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D723CCD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="129356D2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12594CA0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6B7AE26C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD2634A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...320 lines deleted...]
-          <w:p w14:paraId="115D3E37" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="06DD3EE4" w14:textId="1CCDBE67" w:rsidR="00E91FCD" w:rsidRDefault="4277EE78" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251779584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F101202" wp14:editId="06A41982">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="385743514" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="385743514" name="Picture 385743514"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C25D1C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4662849B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="644D2EC3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0007CD7A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2F6E26D5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C860C7F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D9A319D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="70C5ADEA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD48834" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="077A1008" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="769FD478" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AADCDE3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C05C40" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5EB65DAD" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA6FBE6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D1A8D94" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="15A0254E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="153499CE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DFD3327" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="20178350" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC3D569" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62DF0033" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3A82D0D2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41156549" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CDB7776" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1606A69A" w14:textId="68747D5B" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="009E0587">
+    <w:p w14:paraId="4791D1F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="5A0ABC53" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="597FC272" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18323113" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="402FF998" w14:textId="40650821" w:rsidR="00E91FCD" w:rsidRDefault="6617AC65" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="023176B9" wp14:editId="4C3D03F1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251780608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C2786B7" wp14:editId="5E33DCA2">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3309493" cy="1859880"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="7620"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="67" name="Picture 67"/>
+                  <wp:docPr id="555874522" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67" name="Picture 67"/>
+                          <pic:cNvPr id="555874522" name="Picture 555874522"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44">
+                          <a:blip r:embed="rId48" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3309493" cy="1859880"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5891522F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="0B871D67" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="62438A77" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...4 lines deleted...]
-            <w:tcBorders>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1E6FCC1C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15537AF0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA015C4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2653D01A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41F601B9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15ACEEDA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="248BA698" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7863440B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13364898" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4038C39F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C82D19D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B036F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="105793AA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB57F34" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DDE2EE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5CB1FE4F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC89403" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE2F3DB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="497E77D5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3376102A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5356F193" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7707ECC3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13C801A5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF3D38E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0612F08D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB572D3" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="68713A8A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E7A187" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...38 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="1FA30081" w14:textId="5466ED01" w:rsidR="00E91FCD" w:rsidRDefault="559C95B2" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251781632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26E5CE78" wp14:editId="315398DE">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="862969801" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="862969801" name="Picture 862969801"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B571FF1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2D061FF6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADF9FBD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50000D2C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5A707C52" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F04E513" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D4F965" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4116D074" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="285E2D75" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4002A8E9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7460B4C4" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2347DBDE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16CA9271" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="14E9888B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D03BA7D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53162DD8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2E7F226C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E280480" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="404191B2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2E4196E4" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E584B05" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C42EB16" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7FA1BCA0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="254671E3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8BC8C4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E7A4525" w14:textId="7DBA23DA" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00EA4673">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="67450FC1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5423D8C9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...38 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="33BBA603" w14:textId="3D106156" w:rsidR="00E91FCD" w:rsidRDefault="37F4D487" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251783680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16497F3C" wp14:editId="4E8FC056">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1401219215" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1401219215" name="Picture 1401219215"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40DC8773" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4029D110" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7A5C2B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742EBD87" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="07331ED1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4637BE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D54133" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="75BE9DC3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F31F0DF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F276A6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="23A07B67" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB72B6A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A0958CE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="23FC16D0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAAEA78" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF1E571" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="05502B53" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1903FF95" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4970BEAF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="03356B23" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9ACA45" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204E9EF9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="59BD1F84" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="335BC56E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B1CAC7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="476EE205" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7B5FB40F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C0A5D5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...234 lines deleted...]
-          <w:p w14:paraId="02B0A783" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="03E1B635" w14:textId="280BADDB" w:rsidR="00E91FCD" w:rsidRDefault="5D1A6C14" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251784704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00EF6855" wp14:editId="07792BBE">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="457273829" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="457273829" name="Picture 457273829"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0517C14F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="17094A19" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="218BA4C7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053D2D8E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6592B4F1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6C6CAF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C9259FB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7A916943" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48347BAF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2079C543" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0F178522" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37802BF2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B22BF73" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="70E0588C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="145B217A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="071FFAAC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="13C34937" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69B1D84F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66C44CCD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="41201BF5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45DC764E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B3786F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="192D0583" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07DD537C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D8687B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64A0CFE1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="6F39295C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C11B18" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="4F0E0BDC" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="652ECAAB" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0853EA6B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7EF4A627" w14:textId="1509D149" w:rsidR="00E91FCD" w:rsidRDefault="02AF5CF3" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F6F48C" wp14:editId="7249FDAF">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251785728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB14013" wp14:editId="04008F53">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>296545</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="68" name="Picture 68"/>
+                  <wp:docPr id="1190230839" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68" name="Picture 68"/>
+                          <pic:cNvPr id="1190230839" name="Picture 1190230839"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45">
+                          <a:blip r:embed="rId52" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1654D221" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="0A973090" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="19979DC7" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...4 lines deleted...]
-            <w:tcBorders>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="024995A6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21F177" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="643938EC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1F1658E7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFEA199" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="528A4F70" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4B1D785C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="375D47E5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109BFBF4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0047D962" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="449F4E84" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E9409C7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4D7E3F5F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6B4005" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3083DB3B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="15F96A9D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5210A6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A55BB27" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3C117D6E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7BB94B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518024D2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5536714E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0605C972" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270DBDC8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29A21E53" w14:textId="0B75ECD0" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00EA4673">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="580FF6E3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E9E8E3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...38 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="4B721E75" w14:textId="037BFD24" w:rsidR="00E91FCD" w:rsidRDefault="3510E614" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251786752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75638926" wp14:editId="21ACFA06">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1833945641" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1833945641" name="Picture 1833945641"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74075334" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6EC22D15" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="777F4C30" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699AB297" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="34C1D987" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4883DA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF71A89" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0968FDAB" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC2EF21" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="505C8BB8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0A22BEB0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD84B36" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53CA1209" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1FEF618F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71FA0A20" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20636390" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="11B6A3A2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7E610C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="345DE8BE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="59C291A4" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26B032D4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="509AB29A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="15C889E7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="185A164D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="531633A8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="495F1C8A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4E384433" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="688C88C6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...277 lines deleted...]
-          <w:p w14:paraId="3F227F06" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="60D6A7C2" w14:textId="7D139280" w:rsidR="00E91FCD" w:rsidRDefault="2CD3B683" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251787776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="777BF67B" wp14:editId="7D222331">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="755526149" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="755526149" name="Picture 755526149"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EE9E36" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="236CD4C7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9D3669" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D4AD7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3256BAFA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="212B9263" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9BAD5E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3AAD3AA0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="444FDBC4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46AECAF7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="38E2DC12" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22AEDE40" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2990F3B9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4DE5534F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72216C89" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074DC759" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5E9057A9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71B9DD74" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0271B098" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="08CB45E0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="627FE12F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EEEC368" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5963B2C0" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="794454B9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D733FCE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45BDF8F8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="60CD65AF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CD807C" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="6F889D0F" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2BEC1F97" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24051FAE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="42C2E708" w14:textId="60FA5A94" w:rsidR="00E91FCD" w:rsidRDefault="4B61E4F4" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="255AB80C" wp14:editId="5B01B209">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251788800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110D37F1" wp14:editId="3BA9D376">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="87" name="Picture 87"/>
+                  <wp:docPr id="365540563" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87" name="Picture 87"/>
+                          <pic:cNvPr id="365540563" name="Picture 365540563"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46">
+                          <a:blip r:embed="rId55" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739D2B07" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="4A25EC6E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="344EB05A" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="129356D2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="468261EA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C849F5A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26E1FBB7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="56C271AF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12F31DF6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D11294" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="537EB553" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C903012" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42911927" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="176CBECA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF07EB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DFA93F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="59CEF2FD" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41E00A3F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF5FBF0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6B243087" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="734CB4B7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BDC465" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="13EA2E00" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6666A313" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A8B0FCF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2DB3F444" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19F37983" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C896351" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12594CA0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="6BAEA65F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="6B7AE26C" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6208F615" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06DD3EE4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="26318A44" w14:textId="4EB088D0" w:rsidR="00E91FCD" w:rsidRDefault="3DEE7A9C" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0FB666" wp14:editId="1D8585FB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3258D282" wp14:editId="33F79207">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="70" name="Picture 70"/>
+                  <wp:docPr id="887512417" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70" name="Picture 70"/>
+                          <pic:cNvPr id="887512417" name="Picture 887512417"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47">
+                          <a:blip r:embed="rId56" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70C25D1C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="55922101" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="4662849B" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="6CDB7776" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2EB50A5B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD571DA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="737D7316" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4A051D8A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="725B062B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="290899E8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="38EA38CF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="414B232E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A9172B3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6BA109C9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9239BD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BDC7A6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0251A9E6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C016619" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CB68D24" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="56870D38" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11EF8DF0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E24D834" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5CAF0947" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1612FE61" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B58B54" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4002D06D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4203DB0F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28F7A85D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4791D1F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="4702BADE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="597FC272" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1EEB5C6C" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="402FF998" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4EC7A53F" w14:textId="4974F037" w:rsidR="00E91FCD" w:rsidRDefault="7D3D3684" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="624A8F59" wp14:editId="7A60DC96">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251790848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D06CAC" wp14:editId="5F72035B">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>287020</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="71" name="Picture 71"/>
+                  <wp:docPr id="1601554675" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71" name="Picture 71"/>
+                          <pic:cNvPr id="1601554675" name="Picture 1601554675"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48">
+                          <a:blip r:embed="rId57" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B871D67" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="5C1B507B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="1E6FCC1C" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="7AF3D38E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="37E0F0C3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="464557A0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D3F7E66" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2E90955D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B813D49" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3818E832" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="547FA6E7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBEEA65" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66332E2F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6442329C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4032BFFD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75FC1F1B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7AB161CF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9C88C6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423808AB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0F55B501" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02022C4D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286A413E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7BD2F564" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="660DAACC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="355E403B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="67E4BCFD" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="671CF4FD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CEF6AE5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0612F08D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="4D332208" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FDE9AE" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="68713A8A" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5C76FBD3" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FA30081" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3DAD6ADE" w14:textId="6FBF6081" w:rsidR="00E91FCD" w:rsidRDefault="317B8CD5" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="453DA252" wp14:editId="7F8FB064">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66B2FC48" wp14:editId="1C6EBDBF">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="72" name="Picture 72"/>
+                  <wp:docPr id="2064215561" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72" name="Picture 72"/>
+                          <pic:cNvPr id="2064215561" name="Picture 2064215561"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49">
+                          <a:blip r:embed="rId58" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B571FF1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="40E997F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="2D061FF6" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="1A8BC8C4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3122B7AF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7B07B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B2A4EED" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1C25E96E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BED8965" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02BCB2D9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="73999AC6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7578D616" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B9F285" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5D58F6DC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66D3A28D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600FE88B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="51556CB3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39033202" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA259A2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="71E837B9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5537E87E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CDEFEF7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0C0923F2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74AEA6EB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B46892B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="08409C85" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55B4AEFD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FAA02F8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E7A4525" w14:textId="7DBA23DA" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00EA4673">
+    <w:p w14:paraId="31C1452D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="67450FC1" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7AC3513E" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33BBA603" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5E87A54A" w14:textId="453511BD" w:rsidR="00E91FCD" w:rsidRDefault="3C049F7B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E4CDB7" wp14:editId="58C29360">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251792896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B90CC9D" wp14:editId="3CB23A2E">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="74" name="Picture 74"/>
+                  <wp:docPr id="1314677338" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74" name="Picture 74"/>
+                          <pic:cNvPr id="1314677338" name="Picture 1314677338"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50">
+                          <a:blip r:embed="rId59" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40DC8773" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="14DCEED6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="4029D110" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="62B1CAC7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7B0D3F4E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3210BEFF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477BFFB3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="06F0DE00" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="464285E7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0117BE6C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2ECA6646" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61815248" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="393E86E9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7C2F46F8" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25C245CD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28FC900F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="26D29D2E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC288C9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E06680E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4A52A9BB" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4BB1C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79EB135C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="368145F6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="604647C5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="033C2C6F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="70EBF4DC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1865CB95" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="143FDC1D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="476EE205" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="271DA232" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="7B5FB40F" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="753FA8A5" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E1B635" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="36E41ED3" w14:textId="5E08F5E6" w:rsidR="00E91FCD" w:rsidRDefault="754825BC" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251749888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C4C82B6" wp14:editId="2BEB9F34">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C48852C" wp14:editId="57A3A9B4">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>287020</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="75" name="Picture 75"/>
+                  <wp:docPr id="1362173329" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75" name="Picture 75"/>
+                          <pic:cNvPr id="1362173329" name="Picture 1362173329"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51">
+                          <a:blip r:embed="rId60" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0517C14F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="687F4324" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="17094A19" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="50D8687B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1AC213E2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2635C9B7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78882A0C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7EBF1696" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="228192F4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FEF69EA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="78F94516" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03D27DDE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D336D6A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="36675236" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDC4512" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5652828D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="06CBA3CB" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34C9A62D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36F8EDE8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2EDC32E5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D57534D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A237F6D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="26B2726D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50993ACE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2171D2D8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6D621427" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26DC7DCA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73D27F14" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F39295C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="66AC1FF7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337431E3" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="652ECAAB" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3096753B" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EF4A627" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7453340C" w14:textId="1B4E9984" w:rsidR="00E91FCD" w:rsidRDefault="33EBCD47" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251750912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="017BC5F5" wp14:editId="11D47B29">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251794944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0F39D0" wp14:editId="2F2102C3">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="76" name="Picture 76"/>
+                  <wp:docPr id="835777871" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76" name="Picture 76"/>
+                          <pic:cNvPr id="835777871" name="Picture 835777871"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52">
+                          <a:blip r:embed="rId61" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A973090" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="3700B116" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="024995A6" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...4 lines deleted...]
-            <w:tcBorders>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5DECE83F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="171C22EA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D74339D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6F1253FD" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6496AD66" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03870D35" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="33236DE5" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2CF16B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30366DEA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="26638B6E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="713BB365" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E154B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="12684B2F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53E8C2BE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2383CD50" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="10408657" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46190ABD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49BDC522" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="05D63C14" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="166E7B0B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27731AC2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="12942E85" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06CB7634" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46825F70" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59C96E32" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1E253732" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F21F177" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...320 lines deleted...]
-          <w:p w14:paraId="270DBDC8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="1F9551C0" w14:textId="38DC0C5B" w:rsidR="00E91FCD" w:rsidRDefault="23B13F01" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07AE88DC" wp14:editId="22A1AAC5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1899371957" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1899371957" name="Picture 1899371957"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId62" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6E0792" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2984F941" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14C333C3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA574F7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="443F8D18" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5AFE10" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D1A8A4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1C8A1EC4" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5514B2AD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16177257" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="17A0A0A8" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79CB10A7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4AD37F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="55DAA272" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="084007B4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B74407C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="01B0FC61" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F96E19B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A59CA42" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2CC109DA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCEC3C4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00392EB2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="642F5038" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04A3C9F7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A87BB76" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29A21E53" w14:textId="0B75ECD0" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00EA4673">
+    <w:p w14:paraId="06255096" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="580FF6E3" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="28438102" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B721E75" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="60912E9B" w14:textId="15863112" w:rsidR="00E91FCD" w:rsidRDefault="34E8C2AC" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F722528" wp14:editId="7CD9323D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251796992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A1683C5" wp14:editId="4FD111B8">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="78" name="Picture 78"/>
+                  <wp:docPr id="1800690070" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78" name="Picture 78"/>
+                          <pic:cNvPr id="1800690070" name="Picture 1800690070"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53">
+                          <a:blip r:embed="rId63" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74075334" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="3CB5DF47" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="6EC22D15" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="531633A8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0A00DFC8" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40B8F7E1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130A3787" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="467FF8D7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E95B5CD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="306C5184" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="31355228" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="367A1950" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0529D74D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2F107CD1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="659D9050" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B62759" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="06D60E81" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26911E97" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="284F5755" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5BC0B4E4" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF72E4C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11B805BC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5BA29A9E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE8867E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="157C4653" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="41987414" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08128FA5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B1D642A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="495F1C8A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="10A9EE6C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD9A840" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="4E384433" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="520FDD62" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D6A7C2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="622C5FD4" w14:textId="38AC0EBD" w:rsidR="00E91FCD" w:rsidRDefault="5D9725BD" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C4186B5" wp14:editId="6BE73C9E">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="248E12D9" wp14:editId="77AA000E">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>287020</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="89" name="Picture 89"/>
+                  <wp:docPr id="968547365" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89" name="Picture 89"/>
+                          <pic:cNvPr id="968547365" name="Picture 968547365"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54">
+                          <a:blip r:embed="rId64" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25EE9E36" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="5B652380" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="236CD4C7" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="4D733FCE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3136919C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45ACEA6B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A9E157" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="028765AF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="157CE0B2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C4CA07" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3A3F9F95" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5496DC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2C36D1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0AC4EA46" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35D9DEB0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0240CB53" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="07A081B7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5C3EF9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E8A220" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="65EB1701" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="339D0606" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29FCE507" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4B51AF80" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06DE7CED" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="206B315E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="794A300A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17C69EDD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C94433" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60CD65AF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="2E21F5D5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="2BEC1F97" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6BB794E4" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C2E708" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="67E0AC24" w14:textId="35BD3BFF" w:rsidR="00E91FCD" w:rsidRDefault="7C0361AB" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57F293FD" wp14:editId="07F7076D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="003B878E" wp14:editId="24EB7310">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="80" name="Picture 80"/>
+                  <wp:docPr id="1251024128" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80" name="Picture 80"/>
+                          <pic:cNvPr id="1251024128" name="Picture 1251024128"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55">
+                          <a:blip r:embed="rId65" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A25EC6E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="3138D106" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="468261EA" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="2C896351" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2111A37C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD7D421" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF1E601" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6E690617" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB98DE9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3585F086" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4E839A18" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1B9026" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1275DBF2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="778F60E1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29BB79FD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1843AEA3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="28279060" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52848462" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D78C20" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="557F1346" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10DA8A2B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AF35E8D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="74D3BB9A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07134C49" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A62368F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="46830655" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79D0F0DD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB53A1B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BAEA65F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="2B96D3A1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="6208F615" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4DC92B8B" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26318A44" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="54419EC7" w14:textId="25DE7AFB" w:rsidR="00E91FCD" w:rsidRDefault="77D10C7A" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B9E2BB" wp14:editId="05E12011">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="269E206E" wp14:editId="24D89C28">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="81" name="Picture 81"/>
+                  <wp:docPr id="1091828365" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81" name="Picture 81"/>
+                          <pic:cNvPr id="1091828365" name="Picture 1091828365"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56">
+                          <a:blip r:embed="rId66" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55922101" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="74752995" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="2EB50A5B" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="28F7A85D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5C6186D7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39985B6C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F8159A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="19B3D809" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="247ED467" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A73548" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5932B980" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="237392AF" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CF0D02" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="57E8BA6D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A03510C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C490244" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2C985EF1" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1644CBA1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6844A5C5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5984D50B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7F1E5D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63BCB551" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="37155092" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57EDE10F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BDFE306" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="76590BD7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47C0C063" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A17D84" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4702BADE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="51281D9B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EFF8C6" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="1EEB5C6C" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="36099298" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC7A53F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0B04AFBC" w14:textId="18196ED3" w:rsidR="00E91FCD" w:rsidRDefault="010A8C35" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="371182C0" wp14:editId="2CBEFB48">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="131C239F" wp14:editId="10F512A2">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>287020</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="82" name="Picture 82"/>
+                  <wp:docPr id="1968539380" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82" name="Picture 82"/>
+                          <pic:cNvPr id="1968539380" name="Picture 1968539380"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57">
+                          <a:blip r:embed="rId67" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1B507B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="4DD66C67" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="37E0F0C3" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...4 lines deleted...]
-            <w:tcBorders>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0CEE29FC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2849AFA1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE3883C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="16BE4730" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27CD6743" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DFF5075" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="040DC288" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBDB623" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35010AF2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3A5B59DF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC7C01" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715DE65C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6082C1B2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D93A2FE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03E0C218" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="50E55E69" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="134DC599" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A242B2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="50BDF9DC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A63C162" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FFE7AE9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="57C8DE90" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23275620" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371FBE00" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="500F2EFA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5676"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3B144107" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="464557A0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...320 lines deleted...]
-          <w:p w14:paraId="5CEF6AE5" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="7189FF8A" w14:textId="5AF1A2FD" w:rsidR="00E91FCD" w:rsidRDefault="1C8852A2" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="364CC3C0" wp14:editId="5EC399ED">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="1519521201" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1519521201" name="Picture 1519521201"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId68" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3457575" cy="1943100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561D3F5A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20027">
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6C3FB78D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="130F8183" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54E83B81" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="03D6E5F2" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63718771" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1565F78F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="32477B7B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="664022D8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45859F92" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0ED37296" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B58F68C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EF74309" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7DAE6E7A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60DF8E73" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B68C730" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="745A4821" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27D129D8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F101F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6174D41F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="468E1625" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53F46288" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0982EACB" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59FA857F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AE049FA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D332208" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="7E7621AB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="5C76FBD3" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3A354AEE" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DAD6ADE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="14F6989B" w14:textId="6E12E05C" w:rsidR="00E91FCD" w:rsidRDefault="2783981B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF9B77E" wp14:editId="1BDC4372">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251803136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21631AC7" wp14:editId="1A3783AF">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="83" name="Picture 83"/>
+                  <wp:docPr id="1970904446" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83" name="Picture 83"/>
+                          <pic:cNvPr id="1970904446" name="Picture 1970904446"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58">
+                          <a:blip r:embed="rId69" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40E997F2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="534932F9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="3122B7AF" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="0FAA02F8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="117417BE" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29886973" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71422436" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="60269A40" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBF8BB2" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285F03EE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4E8D0944" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43F86C75" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C658ADD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3DA5409A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13A94C66" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60E49E99" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6237B29E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07AC38CD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="750BD6AD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="23B85F56" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCC3656" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4D3A09" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="35748602" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="732E27A7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB42176" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="274980F3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5245C1E8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592CD08C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C1452D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="49E4A7F1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CF3174" w14:textId="77777777" w:rsidR="00E139A8" w:rsidRDefault="00E139A8" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="7AC3513E" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="3580B3F2" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E87A54A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="640BB532" w14:textId="1937FB9D" w:rsidR="00E91FCD" w:rsidRDefault="6AEB0A70" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59B04CB1" wp14:editId="67E24CC9">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251804160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D50FF42" wp14:editId="225A98A9">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293370</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="84" name="Picture 84"/>
+                  <wp:docPr id="978413386" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84" name="Picture 84"/>
+                          <pic:cNvPr id="978413386" name="Picture 978413386"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59">
+                          <a:blip r:embed="rId70" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DCEED6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="3033278A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="7B0D3F4E" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="143FDC1D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="479E5519" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25842A73" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5D47F4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="1E399493" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20338AC8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="745FE74E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4362C638" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22057AFC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="474BD623" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0EC8102C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B3374" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D1AC34" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5EE7BA71" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C213430" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10DBE4DD" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="7C334872" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE857D1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7DD3CE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5F1B231F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="566F299C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="019C2A9B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="120C0C7A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F398D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BEF9AA1" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="271DA232" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="73474CB4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="753FA8A5" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5834B451" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E41ED3" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="115691ED" w14:textId="3E447B1F" w:rsidR="00E91FCD" w:rsidRDefault="5B37295C" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1997B233" wp14:editId="44955D0F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C37F483" wp14:editId="1910535B">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>287020</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="85" name="Picture 85"/>
+                  <wp:docPr id="492442091" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85" name="Picture 85"/>
+                          <pic:cNvPr id="492442091" name="Picture 492442091"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59">
+                          <a:blip r:embed="rId71" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="687F4324" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="4128E061" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="1AC213E2" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="73D27F14" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="775EF30B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78F66169" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F03FF1E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="39EC3683" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="109EE256" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A5DC21A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2DAECA86" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35F41BFA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70E21E3C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="55A3948D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="259C51B8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78F7CDEA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6E44C486" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F86B983" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E87E40D" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="4F048980" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3447FB" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73BA5966" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5047EEA7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1BDF9E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="545EB4B9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="5E175833" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="729B6783" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EDF0D8A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66AC1FF7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="409F7A0A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="3096753B" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="00E91FCD" w14:paraId="46D9555F" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7453340C" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="41199F7C" w14:textId="55DBD436" w:rsidR="00E91FCD" w:rsidRDefault="6263AFC0" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C646242" wp14:editId="0786A691">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F58848F" wp14:editId="6D5CB81E">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-63500</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289560</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3378200" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="86" name="Picture 86"/>
+                  <wp:docPr id="1072142184" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86" name="Picture 86"/>
+                          <pic:cNvPr id="1072142184" name="Picture 1072142184"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60">
+                          <a:blip r:embed="rId72" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3378200" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3700B116" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="0F082753" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="5DECE83F" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...342 lines deleted...]
-      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0160BEFF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AACFC86" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79606071" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6E6BF330" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="778BFE7F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50AF4160" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="2794B8DC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5D672F" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="204C3B89" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="0A23DE60" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F848B58" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE26404" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="297AA069" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D16B22A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABDABF6" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="6692E10C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60689DC8" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2879DFFE" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="58331485" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD07808" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7799893E" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91FCD" w14:paraId="631E5119" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA71C0A" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37EB90C9" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="42"/>
     </w:tbl>
-    <w:p w14:paraId="59C96E32" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="1D1A235F" w14:textId="0FB54217" w:rsidR="006D5528" w:rsidRDefault="006D5528" w:rsidP="00E91FCD">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B518CA" w14:textId="77777777" w:rsidR="006D5528" w:rsidRDefault="006D5528">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="1E253732" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="006D5528" w14:paraId="3A2BEA4A" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9551C0" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3B907A40" w14:textId="570A3D19" w:rsidR="006D5528" w:rsidRDefault="7BFBB936" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...13 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FB465C" wp14:editId="77DC2122">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251807232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AFF1901" wp14:editId="094669FD">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293232</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="90" name="Picture 90"/>
+                  <wp:docPr id="584015705" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90" name="Picture 90"/>
+                          <pic:cNvPr id="584015705" name="Picture 584015705"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61">
+                          <a:blip r:embed="rId73" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6E0792" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="30AEBA40" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="00F20027" w:rsidRDefault="006D5528" w:rsidP="00836F58">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="2984F941" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...329 lines deleted...]
-          <w:p w14:paraId="1A87BB76" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="0096799A" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+      <w:tr w:rsidR="006D5528" w14:paraId="37BC8FEF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7E5D6" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC90B20" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="67C0925D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57EA9E56" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EC93344" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="6C7D1D8B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61BBF1BE" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0235FED0" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="7272C8AF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16E34F3E" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2963BDBD" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="0DC0B44D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3889D74A" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B14F326" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="61C65EB3" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34D1A9FE" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A733BB4" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="62B2ABCD" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="122BF1F7" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AEE4AA7" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="6D73AAD9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B75CE15" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="716FEA12" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06255096" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="096E3FD8" w14:textId="77777777" w:rsidR="006D5528" w:rsidRDefault="006D5528" w:rsidP="006D5528">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5665"/>
+        <w:gridCol w:w="5676"/>
         <w:gridCol w:w="3396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="28438102" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="006D5528" w14:paraId="56E6FD33" w14:textId="77777777" w:rsidTr="4CB7590B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60912E9B" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6594026E" w14:textId="24DC7C5F" w:rsidR="006D5528" w:rsidRDefault="5B35B258" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CAC6E85" wp14:editId="5AD80956">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251808256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1048733F" wp14:editId="05758A47">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>286882</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3371850" cy="1895475"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="93" name="Picture 93"/>
+                  <wp:docPr id="1992696618" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93" name="Picture 93"/>
+                          <pic:cNvPr id="1992696618" name="Picture 1992696618"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62">
+                          <a:blip r:embed="rId74" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3371850" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB5DF47" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
+          <w:p w14:paraId="7A2E224E" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="00F20027" w:rsidRDefault="006D5528" w:rsidP="00836F58">
             <w:pPr>
               <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20027">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="32"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="0A00DFC8" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...371 lines deleted...]
-      <w:tr w:rsidR="00E91FCD" w14:paraId="520FDD62" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="006D5528" w14:paraId="53E0E618" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="768C78E6" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0606F490" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="069DD737" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75E7FFE1" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605060C9" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="0D737384" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70560470" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EF52404" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="7B3FC288" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21233C10" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FC3F2A0" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="7A9BE5A9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5816D683" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F304A36" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="3BDA99CF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49C681E6" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F7237FC" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="44C28163" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4B7D2E" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070E2588" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5528" w14:paraId="51F59CEC" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74EA8888" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6484B3E1" w14:textId="77777777" w:rsidR="006D5528" w:rsidRPr="0096799A" w:rsidRDefault="006D5528" w:rsidP="00836F58">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:kern w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="1BF24387" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="622C5FD4" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="19E40AE4" w14:textId="19E19DBD" w:rsidR="32D194F5" w:rsidRDefault="32D194F5" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41530F1B" wp14:editId="2523CF49">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EA07196" wp14:editId="387F448C">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289643</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="94" name="Picture 94"/>
+                  <wp:docPr id="841987881" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94" name="Picture 94"/>
+                          <pic:cNvPr id="841987881" name="Picture 841987881"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63">
+                          <a:blip r:embed="rId75" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3457575" cy="1943100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B652380" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...11 lines deleted...]
-                <w:kern w:val="32"/>
+          <w:p w14:paraId="1A8C49FF" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4CB7590B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="3136919C" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...371 lines deleted...]
-      <w:tr w:rsidR="00E91FCD" w14:paraId="6BB794E4" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="4CB7590B" w14:paraId="77E83B2C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="503D43CE" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A412C6" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="6EA49767" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAB3A92" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752DF7DA" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="0517B815" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFD13E7" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="262F8677" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="0E6A769E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24E4201E" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B0C322C" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="0137361F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17566745" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34850248" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="39453B91" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26F9588D" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53EF1795" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="09CA71B7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69B2BB1E" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D20EF28" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="4F1E09DA" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7AAF71" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23443D11" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="6AA728E9" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E0AC24" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="10777A86" w14:textId="298AAF82" w:rsidR="0F937B65" w:rsidRDefault="0F937B65" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251765248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410C18E8" wp14:editId="363CF872">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="737AC961" wp14:editId="47FFB994">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>293232</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="95" name="Picture 95"/>
+                  <wp:docPr id="1244869209" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95" name="Picture 95"/>
+                          <pic:cNvPr id="1244869209" name="Picture 1244869209"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64">
+                          <a:blip r:embed="rId76" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3457575" cy="1943100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3138D106" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5146DF39" w14:textId="15AFEDFD" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E8C120" w14:textId="77777777" w:rsidR="00D131D2" w:rsidRDefault="00D131D2" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1360EAF0" w14:textId="463B0600" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B678D00" w14:textId="1978DB03" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4CB7590B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="2111A37C" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...371 lines deleted...]
-      <w:tr w:rsidR="00E91FCD" w14:paraId="4DC92B8B" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="4CB7590B" w14:paraId="0F920905" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE1665" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409AEC25" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="4A6A0A3A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="731E7B96" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BC6181" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="4FE379AF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6699D332" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FCF9F06" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="3AA258E6" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2716D0" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="501B984B" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="3A038C25" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40FA7BAC" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3784BDAA" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="3BA87419" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="158EB496" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C1211" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="05ACF57B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B93A995" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FB55341" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="1A908EF8" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0482967F" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE98F50" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="458A13FF" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54419EC7" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6A1AF95D" w14:textId="1B7AC9D6" w:rsidR="107C66FC" w:rsidRDefault="107C66FC" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73EF019B" wp14:editId="388231AA">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251811328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE43D58" wp14:editId="2ED04F38">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>286882</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="96" name="Picture 96"/>
+                  <wp:docPr id="363515898" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96" name="Picture 96"/>
+                          <pic:cNvPr id="363515898" name="Picture 363515898"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65">
+                          <a:blip r:embed="rId77" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3457575" cy="1943100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74752995" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...11 lines deleted...]
-                <w:kern w:val="32"/>
+          <w:p w14:paraId="153ADDDC" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4CB7590B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="5C6186D7" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...371 lines deleted...]
-      <w:tr w:rsidR="00E91FCD" w14:paraId="36099298" w14:textId="77777777" w:rsidTr="007E3A6E">
+      <w:tr w:rsidR="4CB7590B" w14:paraId="5E7A5B63" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2818CE5C" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="034B55B7" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="725D0F8C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDD3B71" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26975EA8" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="77ACD94E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66F43EF7" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="229E4B98" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="1CC3AD0B" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56078705" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4476444D" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="4BEB1439" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4F52F1" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C1E96BE" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="32DED66E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B704CC2" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EEAD77A" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="412E5D5C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26CB4A1F" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482CBF3F" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="1E4DB680" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE9CDD" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B5B4310" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="62236964" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B04AFBC" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7C35C63B" w14:textId="433547B7" w:rsidR="70D4C200" w:rsidRDefault="70D4C200" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251767296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E816E6A" wp14:editId="7D6FDEF4">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251812352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04ABD16C" wp14:editId="54A3E68B">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>-62831</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>289643</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="3377635" cy="1899920"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                  <wp:extent cx="3457575" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="97" name="Picture 97"/>
+                  <wp:docPr id="274309830" name="drawing"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97" name="Picture 97"/>
+                          <pic:cNvPr id="274309830" name="Picture 274309830"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66">
+                          <a:blip r:embed="rId78" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3377635" cy="1899920"/>
+                            <a:ext cx="3457575" cy="1943100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DD66C67" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRPr="00F20027" w:rsidRDefault="00E91FCD" w:rsidP="007E3A6E">
-[...11 lines deleted...]
-                <w:kern w:val="32"/>
+          <w:p w14:paraId="2EBA6F14" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4CB7590B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91FCD" w14:paraId="0CEE29FC" w14:textId="77777777" w:rsidTr="007E3A6E">
-[...334 lines deleted...]
-                <w:kern w:val="32"/>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="10DD118A" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E97CB99" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5458B59F" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="17511C0D" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1398056B" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A956EFF" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="5640C47F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1668C2EE" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE083C" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="2FADA35E" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30565421" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31DA715D" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="1D08AF4F" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8246CC" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F37D015" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="0BDF6336" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12FEB1EA" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CC7941C" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="3E57C71C" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1F27A5" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CAF2B03" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4CB7590B" w14:paraId="597379D7" w14:textId="77777777" w:rsidTr="4CB7590B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76A26AE1" w14:textId="77777777" w:rsidR="00D86C84" w:rsidRDefault="00D86C84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C9198B" w14:textId="77777777" w:rsidR="4CB7590B" w:rsidRDefault="4CB7590B" w:rsidP="4CB7590B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="500F2EFA" w14:textId="77777777" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="00E91FCD">
+    <w:p w14:paraId="5691EFEF" w14:textId="2DFE13B2" w:rsidR="006D5528" w:rsidRDefault="006D5528" w:rsidP="4CB7590B">
       <w:pPr>
         <w:spacing w:before="0" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...3438 lines deleted...]
-    <w:sectPr w:rsidR="006D5528" w:rsidSect="00E91FCD">
+    <w:sectPr w:rsidR="006D5528" w:rsidSect="006D267B">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="794" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="397" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C2F842D" w14:textId="77777777" w:rsidR="00382080" w:rsidRDefault="00382080">
+    <w:p w14:paraId="3FA51203" w14:textId="77777777" w:rsidR="00FC1C02" w:rsidRDefault="00FC1C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B7C3F7F" w14:textId="77777777" w:rsidR="00382080" w:rsidRDefault="00382080">
+    <w:p w14:paraId="2ABE266E" w14:textId="77777777" w:rsidR="00FC1C02" w:rsidRDefault="00FC1C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E6F9542" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="49BE0627" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62BEF491" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="004654DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="11116" w:y="-27"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
@@ -21126,51 +21387,51 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Prospect </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>– Introduction to equality, diversity and inclusion for union reps</w:t>
     </w:r>
     <w:r w:rsidR="000F470C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-533421421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="32D076D6" w14:textId="5C48E1F2" w:rsidR="00E91FCD" w:rsidRDefault="00E91FCD" w:rsidP="007658D3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -21219,94 +21480,94 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Prospect </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>– Introduction to equality, diversity and inclusion for union reps</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EAB0437" w14:textId="77777777" w:rsidR="00382080" w:rsidRDefault="00382080">
+    <w:p w14:paraId="3360BAC0" w14:textId="77777777" w:rsidR="00FC1C02" w:rsidRDefault="00FC1C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50E7DD99" w14:textId="77777777" w:rsidR="00382080" w:rsidRDefault="00382080">
+    <w:p w14:paraId="2C279AB7" w14:textId="77777777" w:rsidR="00FC1C02" w:rsidRDefault="00FC1C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19A80218" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A15418">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19A80218" w14:textId="064D390B" w:rsidR="00441D42" w:rsidRDefault="00441D42" w:rsidP="00A15418">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                              </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D651062" w14:textId="77777777" w:rsidR="00441D42" w:rsidRDefault="00441D42">
+  <w:p w14:paraId="00599F5F" w14:textId="0943BA42" w:rsidR="00E139A8" w:rsidRDefault="00E139A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05844254"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81F056D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22845,171 +23106,180 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1847479166">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="302122155">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1655137071">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1494028031">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="304816827">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="969281209">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1219590877">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="993067579">
     <w:abstractNumId w:val="10"/>
   </w:num>
+  <w:num w:numId="12" w16cid:durableId="714045416">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="128"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="64"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="562"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C65A9B"/>
     <w:rsid w:val="00001ECC"/>
     <w:rsid w:val="000134EA"/>
     <w:rsid w:val="00013A5C"/>
     <w:rsid w:val="00017FA5"/>
     <w:rsid w:val="00023B87"/>
     <w:rsid w:val="00025ECB"/>
     <w:rsid w:val="00032DF0"/>
     <w:rsid w:val="00034577"/>
     <w:rsid w:val="000350C9"/>
     <w:rsid w:val="00043695"/>
+    <w:rsid w:val="000474B4"/>
     <w:rsid w:val="0005507A"/>
     <w:rsid w:val="00064583"/>
     <w:rsid w:val="00064B98"/>
     <w:rsid w:val="00064FA9"/>
     <w:rsid w:val="000702B4"/>
     <w:rsid w:val="00073AEE"/>
     <w:rsid w:val="0007443E"/>
+    <w:rsid w:val="0007464E"/>
     <w:rsid w:val="0007517F"/>
     <w:rsid w:val="000753FA"/>
     <w:rsid w:val="00093B3C"/>
     <w:rsid w:val="000A004B"/>
     <w:rsid w:val="000A2E2A"/>
     <w:rsid w:val="000A31FE"/>
+    <w:rsid w:val="000B069C"/>
     <w:rsid w:val="000B0D82"/>
     <w:rsid w:val="000B137F"/>
     <w:rsid w:val="000B4EB7"/>
     <w:rsid w:val="000B7013"/>
     <w:rsid w:val="000B7F23"/>
     <w:rsid w:val="000C150D"/>
     <w:rsid w:val="000C45DE"/>
     <w:rsid w:val="000D2062"/>
     <w:rsid w:val="000D6944"/>
     <w:rsid w:val="000E3910"/>
     <w:rsid w:val="000E4CBE"/>
     <w:rsid w:val="000E7EF3"/>
     <w:rsid w:val="000F470C"/>
+    <w:rsid w:val="000F5964"/>
     <w:rsid w:val="000F6E1A"/>
     <w:rsid w:val="001023F5"/>
     <w:rsid w:val="00102524"/>
     <w:rsid w:val="001034E3"/>
     <w:rsid w:val="001047EB"/>
     <w:rsid w:val="00110DAF"/>
     <w:rsid w:val="0011172A"/>
     <w:rsid w:val="00112A30"/>
     <w:rsid w:val="00114B46"/>
     <w:rsid w:val="00125E70"/>
     <w:rsid w:val="00127CED"/>
     <w:rsid w:val="00131706"/>
     <w:rsid w:val="00132547"/>
     <w:rsid w:val="0013394E"/>
     <w:rsid w:val="00134A5D"/>
     <w:rsid w:val="00135D64"/>
     <w:rsid w:val="0013723B"/>
     <w:rsid w:val="00140BEE"/>
     <w:rsid w:val="00141A6E"/>
     <w:rsid w:val="001465A5"/>
     <w:rsid w:val="00147807"/>
     <w:rsid w:val="001520AF"/>
+    <w:rsid w:val="00152A1E"/>
     <w:rsid w:val="00154C6B"/>
     <w:rsid w:val="00156EBB"/>
     <w:rsid w:val="001573FA"/>
     <w:rsid w:val="0016270D"/>
     <w:rsid w:val="00162E42"/>
     <w:rsid w:val="001664C4"/>
     <w:rsid w:val="00167C0A"/>
     <w:rsid w:val="001704BB"/>
     <w:rsid w:val="001810BE"/>
     <w:rsid w:val="00183359"/>
     <w:rsid w:val="00183D96"/>
     <w:rsid w:val="00184B01"/>
     <w:rsid w:val="0018630A"/>
     <w:rsid w:val="00190E99"/>
     <w:rsid w:val="001918F6"/>
     <w:rsid w:val="00191FA0"/>
     <w:rsid w:val="00195EC2"/>
     <w:rsid w:val="001A5303"/>
     <w:rsid w:val="001A6E3D"/>
     <w:rsid w:val="001B1121"/>
+    <w:rsid w:val="001B2C5C"/>
     <w:rsid w:val="001B31C5"/>
     <w:rsid w:val="001B6562"/>
     <w:rsid w:val="001C1C80"/>
     <w:rsid w:val="001C3171"/>
     <w:rsid w:val="001C7DA3"/>
+    <w:rsid w:val="001D2AEC"/>
     <w:rsid w:val="001D6C71"/>
     <w:rsid w:val="001E13BF"/>
     <w:rsid w:val="001E25A2"/>
     <w:rsid w:val="001E5181"/>
     <w:rsid w:val="001E5A9A"/>
     <w:rsid w:val="001E6A32"/>
     <w:rsid w:val="001E6C58"/>
     <w:rsid w:val="001E7826"/>
     <w:rsid w:val="001F303C"/>
     <w:rsid w:val="001F59B1"/>
     <w:rsid w:val="00200C94"/>
     <w:rsid w:val="0020455E"/>
     <w:rsid w:val="00204A97"/>
     <w:rsid w:val="0020637E"/>
     <w:rsid w:val="0021004C"/>
     <w:rsid w:val="0021171F"/>
     <w:rsid w:val="002133A7"/>
     <w:rsid w:val="002173CB"/>
     <w:rsid w:val="00221598"/>
     <w:rsid w:val="002262DF"/>
     <w:rsid w:val="00227700"/>
     <w:rsid w:val="00244CA2"/>
     <w:rsid w:val="00244EF3"/>
     <w:rsid w:val="00252B85"/>
     <w:rsid w:val="00252FFA"/>
@@ -23021,112 +23291,119 @@
     <w:rsid w:val="0026612A"/>
     <w:rsid w:val="00266793"/>
     <w:rsid w:val="0027502C"/>
     <w:rsid w:val="00275091"/>
     <w:rsid w:val="00276620"/>
     <w:rsid w:val="00276B18"/>
     <w:rsid w:val="00282216"/>
     <w:rsid w:val="002822FE"/>
     <w:rsid w:val="00284AD2"/>
     <w:rsid w:val="00284C89"/>
     <w:rsid w:val="00286339"/>
     <w:rsid w:val="0028649D"/>
     <w:rsid w:val="00297AC3"/>
     <w:rsid w:val="002A03C9"/>
     <w:rsid w:val="002A26CF"/>
     <w:rsid w:val="002A4538"/>
     <w:rsid w:val="002A5EE6"/>
     <w:rsid w:val="002A7AB0"/>
     <w:rsid w:val="002A7F87"/>
     <w:rsid w:val="002B48FC"/>
     <w:rsid w:val="002B4D5E"/>
     <w:rsid w:val="002B51CB"/>
     <w:rsid w:val="002C21B7"/>
     <w:rsid w:val="002C3567"/>
     <w:rsid w:val="002C4E08"/>
+    <w:rsid w:val="002D67CC"/>
     <w:rsid w:val="002D7090"/>
     <w:rsid w:val="002E07E6"/>
     <w:rsid w:val="002E2A35"/>
     <w:rsid w:val="002E646E"/>
     <w:rsid w:val="002E64B0"/>
     <w:rsid w:val="002E665F"/>
     <w:rsid w:val="002F5AB5"/>
     <w:rsid w:val="003031E6"/>
     <w:rsid w:val="00304FA4"/>
     <w:rsid w:val="00311400"/>
     <w:rsid w:val="003223B6"/>
     <w:rsid w:val="00324A97"/>
     <w:rsid w:val="00326BEA"/>
     <w:rsid w:val="003272B9"/>
     <w:rsid w:val="003425DB"/>
     <w:rsid w:val="00343412"/>
     <w:rsid w:val="0034627E"/>
     <w:rsid w:val="00351606"/>
     <w:rsid w:val="003523FF"/>
+    <w:rsid w:val="00361316"/>
     <w:rsid w:val="00362CCD"/>
     <w:rsid w:val="003709A9"/>
     <w:rsid w:val="003733EE"/>
     <w:rsid w:val="00374F7E"/>
     <w:rsid w:val="00377D57"/>
     <w:rsid w:val="00382080"/>
     <w:rsid w:val="0038623C"/>
     <w:rsid w:val="0039041E"/>
     <w:rsid w:val="0039089A"/>
     <w:rsid w:val="003942ED"/>
     <w:rsid w:val="003952E8"/>
     <w:rsid w:val="003955FD"/>
     <w:rsid w:val="00397E55"/>
     <w:rsid w:val="003A1AE9"/>
     <w:rsid w:val="003A23CA"/>
     <w:rsid w:val="003A3D97"/>
     <w:rsid w:val="003A57F2"/>
     <w:rsid w:val="003A623E"/>
     <w:rsid w:val="003A6939"/>
     <w:rsid w:val="003B2FE9"/>
+    <w:rsid w:val="003C0AC4"/>
     <w:rsid w:val="003C3164"/>
     <w:rsid w:val="003D6700"/>
     <w:rsid w:val="003E1D0D"/>
+    <w:rsid w:val="003E35D4"/>
     <w:rsid w:val="003E363C"/>
     <w:rsid w:val="003E5180"/>
+    <w:rsid w:val="003E52B5"/>
     <w:rsid w:val="003F2510"/>
     <w:rsid w:val="003F4EAE"/>
     <w:rsid w:val="003F6E9F"/>
     <w:rsid w:val="003F738A"/>
     <w:rsid w:val="00405C43"/>
     <w:rsid w:val="004120E3"/>
     <w:rsid w:val="00417847"/>
     <w:rsid w:val="00421A75"/>
     <w:rsid w:val="00423589"/>
     <w:rsid w:val="00424311"/>
     <w:rsid w:val="004273F0"/>
     <w:rsid w:val="00430784"/>
     <w:rsid w:val="00432A31"/>
     <w:rsid w:val="00435B23"/>
     <w:rsid w:val="00435CC5"/>
     <w:rsid w:val="0043695F"/>
     <w:rsid w:val="004409A1"/>
     <w:rsid w:val="00441D42"/>
+    <w:rsid w:val="00442DA8"/>
+    <w:rsid w:val="00445C70"/>
     <w:rsid w:val="004469E1"/>
     <w:rsid w:val="00450C63"/>
     <w:rsid w:val="00451502"/>
     <w:rsid w:val="00457F4E"/>
     <w:rsid w:val="00460449"/>
     <w:rsid w:val="00460EFB"/>
     <w:rsid w:val="00461331"/>
     <w:rsid w:val="00463E4F"/>
     <w:rsid w:val="004654DC"/>
     <w:rsid w:val="0047381D"/>
     <w:rsid w:val="00473D63"/>
     <w:rsid w:val="00477242"/>
     <w:rsid w:val="00481F8B"/>
     <w:rsid w:val="004905BD"/>
     <w:rsid w:val="004915D6"/>
     <w:rsid w:val="00493163"/>
     <w:rsid w:val="004A1799"/>
     <w:rsid w:val="004A5317"/>
     <w:rsid w:val="004A63B9"/>
     <w:rsid w:val="004B1BC7"/>
     <w:rsid w:val="004B2839"/>
     <w:rsid w:val="004B29A3"/>
     <w:rsid w:val="004B2D2A"/>
     <w:rsid w:val="004B337E"/>
     <w:rsid w:val="004B5BDC"/>
@@ -23138,153 +23415,166 @@
     <w:rsid w:val="004D236F"/>
     <w:rsid w:val="004E238E"/>
     <w:rsid w:val="004E2474"/>
     <w:rsid w:val="004E6B95"/>
     <w:rsid w:val="004E784A"/>
     <w:rsid w:val="004F0F79"/>
     <w:rsid w:val="004F20EA"/>
     <w:rsid w:val="004F50E8"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00504E17"/>
     <w:rsid w:val="005079DA"/>
     <w:rsid w:val="00512C1A"/>
     <w:rsid w:val="0051672F"/>
     <w:rsid w:val="005225D5"/>
     <w:rsid w:val="005233D6"/>
     <w:rsid w:val="005236D6"/>
     <w:rsid w:val="005253FF"/>
     <w:rsid w:val="005254D5"/>
     <w:rsid w:val="00530BB9"/>
     <w:rsid w:val="005312F6"/>
     <w:rsid w:val="0053374E"/>
     <w:rsid w:val="00537B63"/>
     <w:rsid w:val="005421A0"/>
     <w:rsid w:val="00542F65"/>
     <w:rsid w:val="0054524D"/>
+    <w:rsid w:val="00546103"/>
     <w:rsid w:val="005528FD"/>
+    <w:rsid w:val="0056447D"/>
     <w:rsid w:val="00564E49"/>
     <w:rsid w:val="005703AD"/>
     <w:rsid w:val="005825A2"/>
     <w:rsid w:val="00585A26"/>
     <w:rsid w:val="00586E11"/>
     <w:rsid w:val="00586F45"/>
     <w:rsid w:val="00591757"/>
     <w:rsid w:val="005951A7"/>
     <w:rsid w:val="005A317F"/>
     <w:rsid w:val="005A44A7"/>
     <w:rsid w:val="005A7A9E"/>
     <w:rsid w:val="005B3E8E"/>
     <w:rsid w:val="005B794C"/>
     <w:rsid w:val="005C22DE"/>
     <w:rsid w:val="005C3FE0"/>
     <w:rsid w:val="005C7169"/>
     <w:rsid w:val="005D15C0"/>
     <w:rsid w:val="005D3CD7"/>
     <w:rsid w:val="005D4158"/>
     <w:rsid w:val="005D5ED1"/>
     <w:rsid w:val="005D7FC5"/>
     <w:rsid w:val="005E09E1"/>
     <w:rsid w:val="005E0C9C"/>
     <w:rsid w:val="005E2680"/>
     <w:rsid w:val="005E5EFE"/>
     <w:rsid w:val="005E7ADC"/>
     <w:rsid w:val="005F1104"/>
     <w:rsid w:val="005F4A45"/>
     <w:rsid w:val="005F4F4B"/>
     <w:rsid w:val="005F6408"/>
     <w:rsid w:val="006004DB"/>
+    <w:rsid w:val="006011CF"/>
     <w:rsid w:val="00603E94"/>
     <w:rsid w:val="00612DDB"/>
     <w:rsid w:val="00613A0A"/>
     <w:rsid w:val="00616873"/>
     <w:rsid w:val="00620AF4"/>
     <w:rsid w:val="00623F6E"/>
     <w:rsid w:val="00624EAF"/>
     <w:rsid w:val="00625185"/>
     <w:rsid w:val="00627EB0"/>
+    <w:rsid w:val="00634AC9"/>
     <w:rsid w:val="006359B7"/>
     <w:rsid w:val="00636A50"/>
     <w:rsid w:val="00637927"/>
     <w:rsid w:val="006404CE"/>
     <w:rsid w:val="0064172A"/>
+    <w:rsid w:val="00641819"/>
     <w:rsid w:val="00642AA2"/>
     <w:rsid w:val="00643A7A"/>
     <w:rsid w:val="00653788"/>
     <w:rsid w:val="006541BA"/>
     <w:rsid w:val="006553D8"/>
     <w:rsid w:val="00661741"/>
     <w:rsid w:val="00662171"/>
     <w:rsid w:val="0066401C"/>
     <w:rsid w:val="00665E06"/>
     <w:rsid w:val="00667E2B"/>
     <w:rsid w:val="00671742"/>
     <w:rsid w:val="00672430"/>
     <w:rsid w:val="00673420"/>
     <w:rsid w:val="00675552"/>
     <w:rsid w:val="00682467"/>
     <w:rsid w:val="0068546D"/>
     <w:rsid w:val="00692864"/>
+    <w:rsid w:val="00694235"/>
     <w:rsid w:val="006951F6"/>
     <w:rsid w:val="0069744C"/>
     <w:rsid w:val="006A2192"/>
     <w:rsid w:val="006A262A"/>
     <w:rsid w:val="006A5FC5"/>
     <w:rsid w:val="006B019D"/>
     <w:rsid w:val="006B76AF"/>
     <w:rsid w:val="006C1264"/>
     <w:rsid w:val="006C6D73"/>
     <w:rsid w:val="006C7C77"/>
     <w:rsid w:val="006C7E43"/>
+    <w:rsid w:val="006D267B"/>
     <w:rsid w:val="006D3043"/>
     <w:rsid w:val="006D5528"/>
     <w:rsid w:val="006D55D8"/>
+    <w:rsid w:val="006D5F0F"/>
     <w:rsid w:val="006E195C"/>
     <w:rsid w:val="006E201B"/>
     <w:rsid w:val="006F605C"/>
     <w:rsid w:val="0070375C"/>
     <w:rsid w:val="007049CF"/>
+    <w:rsid w:val="00705492"/>
     <w:rsid w:val="0070657A"/>
     <w:rsid w:val="007130FD"/>
     <w:rsid w:val="007157E4"/>
     <w:rsid w:val="00716147"/>
+    <w:rsid w:val="007214C0"/>
     <w:rsid w:val="007258B9"/>
     <w:rsid w:val="00725F05"/>
     <w:rsid w:val="00727607"/>
     <w:rsid w:val="007328F4"/>
     <w:rsid w:val="00732931"/>
     <w:rsid w:val="0073354D"/>
     <w:rsid w:val="00734064"/>
+    <w:rsid w:val="007342DD"/>
     <w:rsid w:val="00734A6B"/>
     <w:rsid w:val="00750BB8"/>
+    <w:rsid w:val="00751190"/>
     <w:rsid w:val="00751E1C"/>
     <w:rsid w:val="00752F15"/>
     <w:rsid w:val="007618FD"/>
     <w:rsid w:val="00771506"/>
     <w:rsid w:val="0078125D"/>
     <w:rsid w:val="007840E4"/>
     <w:rsid w:val="0078775E"/>
     <w:rsid w:val="007925B3"/>
+    <w:rsid w:val="00792BC8"/>
     <w:rsid w:val="00793F61"/>
     <w:rsid w:val="00795451"/>
     <w:rsid w:val="00795D39"/>
     <w:rsid w:val="00795DA5"/>
     <w:rsid w:val="007A0964"/>
     <w:rsid w:val="007A4E99"/>
     <w:rsid w:val="007A6A17"/>
     <w:rsid w:val="007B0C99"/>
     <w:rsid w:val="007B5251"/>
     <w:rsid w:val="007B68A9"/>
     <w:rsid w:val="007C3D6E"/>
     <w:rsid w:val="007C56FC"/>
     <w:rsid w:val="007D23B9"/>
     <w:rsid w:val="007D4255"/>
     <w:rsid w:val="007D5AE7"/>
     <w:rsid w:val="007D722D"/>
     <w:rsid w:val="007E7D14"/>
     <w:rsid w:val="0080158A"/>
     <w:rsid w:val="008172B9"/>
     <w:rsid w:val="008214D2"/>
     <w:rsid w:val="00827FF2"/>
     <w:rsid w:val="00832E78"/>
     <w:rsid w:val="008420BF"/>
     <w:rsid w:val="00851FD7"/>
     <w:rsid w:val="00862910"/>
@@ -23294,89 +23584,93 @@
     <w:rsid w:val="00885934"/>
     <w:rsid w:val="00887A3D"/>
     <w:rsid w:val="008935C4"/>
     <w:rsid w:val="008936B7"/>
     <w:rsid w:val="008945BC"/>
     <w:rsid w:val="008A3D2E"/>
     <w:rsid w:val="008B0412"/>
     <w:rsid w:val="008B23EB"/>
     <w:rsid w:val="008B50D5"/>
     <w:rsid w:val="008D0E3C"/>
     <w:rsid w:val="008D15B0"/>
     <w:rsid w:val="008D64DD"/>
     <w:rsid w:val="008F7346"/>
     <w:rsid w:val="00900C8D"/>
     <w:rsid w:val="00907904"/>
     <w:rsid w:val="00910A69"/>
     <w:rsid w:val="00911932"/>
     <w:rsid w:val="00913DAA"/>
     <w:rsid w:val="00914EF9"/>
     <w:rsid w:val="009233FF"/>
     <w:rsid w:val="00924AA1"/>
     <w:rsid w:val="00924F65"/>
     <w:rsid w:val="009253B2"/>
     <w:rsid w:val="00927291"/>
     <w:rsid w:val="00927EAC"/>
+    <w:rsid w:val="009300B0"/>
     <w:rsid w:val="00934450"/>
     <w:rsid w:val="00941564"/>
     <w:rsid w:val="00944DCE"/>
     <w:rsid w:val="009503CF"/>
     <w:rsid w:val="00951F95"/>
     <w:rsid w:val="00952E50"/>
     <w:rsid w:val="00953260"/>
     <w:rsid w:val="00954047"/>
     <w:rsid w:val="00956367"/>
     <w:rsid w:val="0096044D"/>
     <w:rsid w:val="00961CBF"/>
     <w:rsid w:val="009637B8"/>
     <w:rsid w:val="00967883"/>
     <w:rsid w:val="00974FEA"/>
     <w:rsid w:val="00977C12"/>
     <w:rsid w:val="009849B5"/>
     <w:rsid w:val="009859B1"/>
     <w:rsid w:val="009862AA"/>
     <w:rsid w:val="009871DF"/>
     <w:rsid w:val="00994A5F"/>
     <w:rsid w:val="009965AB"/>
     <w:rsid w:val="009968D7"/>
     <w:rsid w:val="009A0F46"/>
     <w:rsid w:val="009A4834"/>
     <w:rsid w:val="009A611E"/>
+    <w:rsid w:val="009A66C8"/>
     <w:rsid w:val="009C0007"/>
     <w:rsid w:val="009C13D7"/>
     <w:rsid w:val="009C3056"/>
     <w:rsid w:val="009C3DAC"/>
     <w:rsid w:val="009C6D97"/>
     <w:rsid w:val="009D0598"/>
     <w:rsid w:val="009D698C"/>
     <w:rsid w:val="009E0587"/>
     <w:rsid w:val="009E2491"/>
     <w:rsid w:val="009E2768"/>
     <w:rsid w:val="009E2DBC"/>
     <w:rsid w:val="009E3A08"/>
     <w:rsid w:val="009E48D2"/>
     <w:rsid w:val="009E6252"/>
+    <w:rsid w:val="009E7137"/>
+    <w:rsid w:val="009F1AEC"/>
     <w:rsid w:val="009F23B9"/>
     <w:rsid w:val="009F581F"/>
     <w:rsid w:val="00A001F1"/>
     <w:rsid w:val="00A02D93"/>
     <w:rsid w:val="00A10C1B"/>
     <w:rsid w:val="00A14118"/>
     <w:rsid w:val="00A21F38"/>
     <w:rsid w:val="00A26FA3"/>
     <w:rsid w:val="00A2787A"/>
     <w:rsid w:val="00A30452"/>
     <w:rsid w:val="00A32D95"/>
     <w:rsid w:val="00A3309C"/>
     <w:rsid w:val="00A44A82"/>
     <w:rsid w:val="00A46449"/>
     <w:rsid w:val="00A47F19"/>
     <w:rsid w:val="00A54A4B"/>
     <w:rsid w:val="00A54B57"/>
     <w:rsid w:val="00A54C45"/>
     <w:rsid w:val="00A561B5"/>
     <w:rsid w:val="00A5744E"/>
     <w:rsid w:val="00A577A5"/>
     <w:rsid w:val="00A63A5C"/>
     <w:rsid w:val="00A64068"/>
     <w:rsid w:val="00A77315"/>
     <w:rsid w:val="00A83460"/>
@@ -23458,267 +23752,375 @@
     <w:rsid w:val="00C545C7"/>
     <w:rsid w:val="00C563EB"/>
     <w:rsid w:val="00C618B2"/>
     <w:rsid w:val="00C65A9B"/>
     <w:rsid w:val="00C6690E"/>
     <w:rsid w:val="00C71ACE"/>
     <w:rsid w:val="00C74ACD"/>
     <w:rsid w:val="00C76CE6"/>
     <w:rsid w:val="00C8081B"/>
     <w:rsid w:val="00C8249F"/>
     <w:rsid w:val="00C84201"/>
     <w:rsid w:val="00C84796"/>
     <w:rsid w:val="00C84E6C"/>
     <w:rsid w:val="00C86761"/>
     <w:rsid w:val="00C93D7C"/>
     <w:rsid w:val="00C94DA1"/>
     <w:rsid w:val="00C968D3"/>
     <w:rsid w:val="00C97296"/>
     <w:rsid w:val="00CA0190"/>
     <w:rsid w:val="00CA0C73"/>
     <w:rsid w:val="00CA214A"/>
     <w:rsid w:val="00CA32DD"/>
     <w:rsid w:val="00CA3340"/>
     <w:rsid w:val="00CA3787"/>
     <w:rsid w:val="00CA4BF5"/>
+    <w:rsid w:val="00CA7FE0"/>
+    <w:rsid w:val="00CB06B0"/>
     <w:rsid w:val="00CC45C9"/>
     <w:rsid w:val="00CC526D"/>
     <w:rsid w:val="00CC581B"/>
     <w:rsid w:val="00CC735B"/>
     <w:rsid w:val="00CD1DF7"/>
     <w:rsid w:val="00CD4661"/>
     <w:rsid w:val="00CE230F"/>
     <w:rsid w:val="00CE4562"/>
     <w:rsid w:val="00CE7EAC"/>
     <w:rsid w:val="00CF045D"/>
     <w:rsid w:val="00CF1503"/>
     <w:rsid w:val="00D00361"/>
     <w:rsid w:val="00D02FD7"/>
     <w:rsid w:val="00D04883"/>
     <w:rsid w:val="00D04FB3"/>
+    <w:rsid w:val="00D131D2"/>
     <w:rsid w:val="00D14989"/>
     <w:rsid w:val="00D209C3"/>
     <w:rsid w:val="00D20CF1"/>
     <w:rsid w:val="00D26701"/>
     <w:rsid w:val="00D36E1F"/>
     <w:rsid w:val="00D373C2"/>
     <w:rsid w:val="00D37FEC"/>
     <w:rsid w:val="00D41489"/>
     <w:rsid w:val="00D4409D"/>
     <w:rsid w:val="00D5089C"/>
     <w:rsid w:val="00D53D39"/>
     <w:rsid w:val="00D567F7"/>
     <w:rsid w:val="00D601F7"/>
     <w:rsid w:val="00D622A1"/>
     <w:rsid w:val="00D649F9"/>
     <w:rsid w:val="00D652FF"/>
     <w:rsid w:val="00D67E57"/>
     <w:rsid w:val="00D71F11"/>
     <w:rsid w:val="00D731F7"/>
     <w:rsid w:val="00D80145"/>
     <w:rsid w:val="00D808BE"/>
     <w:rsid w:val="00D85875"/>
+    <w:rsid w:val="00D86C84"/>
     <w:rsid w:val="00D90519"/>
     <w:rsid w:val="00D94360"/>
     <w:rsid w:val="00DA10C8"/>
     <w:rsid w:val="00DA60C0"/>
     <w:rsid w:val="00DA726C"/>
     <w:rsid w:val="00DA753C"/>
     <w:rsid w:val="00DA7993"/>
     <w:rsid w:val="00DB1222"/>
     <w:rsid w:val="00DB1935"/>
     <w:rsid w:val="00DB4145"/>
     <w:rsid w:val="00DB6D7B"/>
     <w:rsid w:val="00DC4346"/>
     <w:rsid w:val="00DD0E7C"/>
     <w:rsid w:val="00DD3327"/>
     <w:rsid w:val="00DD5C6C"/>
     <w:rsid w:val="00DE1789"/>
     <w:rsid w:val="00DE23D0"/>
     <w:rsid w:val="00DE42C6"/>
     <w:rsid w:val="00DE6358"/>
     <w:rsid w:val="00DE6E22"/>
     <w:rsid w:val="00DF06C5"/>
+    <w:rsid w:val="00DF12DD"/>
     <w:rsid w:val="00DF3D6E"/>
     <w:rsid w:val="00DF5727"/>
     <w:rsid w:val="00DF6BA6"/>
     <w:rsid w:val="00DF75E6"/>
     <w:rsid w:val="00DF7A9D"/>
     <w:rsid w:val="00E004EC"/>
+    <w:rsid w:val="00E026A9"/>
     <w:rsid w:val="00E0310A"/>
     <w:rsid w:val="00E06306"/>
     <w:rsid w:val="00E07BAD"/>
     <w:rsid w:val="00E117CD"/>
+    <w:rsid w:val="00E139A8"/>
     <w:rsid w:val="00E14047"/>
     <w:rsid w:val="00E15FEB"/>
     <w:rsid w:val="00E2072C"/>
     <w:rsid w:val="00E252DF"/>
+    <w:rsid w:val="00E332D1"/>
     <w:rsid w:val="00E34C55"/>
     <w:rsid w:val="00E35A0D"/>
     <w:rsid w:val="00E37E66"/>
     <w:rsid w:val="00E40771"/>
     <w:rsid w:val="00E413BB"/>
     <w:rsid w:val="00E414BA"/>
     <w:rsid w:val="00E45D5F"/>
     <w:rsid w:val="00E47EF8"/>
     <w:rsid w:val="00E50A3D"/>
     <w:rsid w:val="00E515D7"/>
     <w:rsid w:val="00E57CF8"/>
     <w:rsid w:val="00E618EA"/>
     <w:rsid w:val="00E666DA"/>
     <w:rsid w:val="00E667A2"/>
     <w:rsid w:val="00E66E1C"/>
     <w:rsid w:val="00E74360"/>
     <w:rsid w:val="00E75683"/>
     <w:rsid w:val="00E76877"/>
     <w:rsid w:val="00E77054"/>
     <w:rsid w:val="00E81D5F"/>
     <w:rsid w:val="00E8509E"/>
     <w:rsid w:val="00E91FCD"/>
     <w:rsid w:val="00EA0DF7"/>
     <w:rsid w:val="00EA4673"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00EA4E0B"/>
     <w:rsid w:val="00EA4EFB"/>
+    <w:rsid w:val="00EA50FC"/>
     <w:rsid w:val="00EA5F22"/>
     <w:rsid w:val="00EB0A03"/>
     <w:rsid w:val="00EB1B00"/>
     <w:rsid w:val="00EB2787"/>
     <w:rsid w:val="00EB3348"/>
     <w:rsid w:val="00EB4DA2"/>
     <w:rsid w:val="00EC1FAB"/>
     <w:rsid w:val="00EC3171"/>
     <w:rsid w:val="00EC337A"/>
     <w:rsid w:val="00EC6AE1"/>
     <w:rsid w:val="00EC73EB"/>
     <w:rsid w:val="00ED003E"/>
     <w:rsid w:val="00ED0AEA"/>
     <w:rsid w:val="00ED1EB8"/>
     <w:rsid w:val="00ED3A05"/>
     <w:rsid w:val="00ED6330"/>
     <w:rsid w:val="00ED7DEF"/>
     <w:rsid w:val="00EE0D09"/>
     <w:rsid w:val="00EE1B6F"/>
     <w:rsid w:val="00EE572E"/>
     <w:rsid w:val="00EE7B76"/>
     <w:rsid w:val="00EF0600"/>
     <w:rsid w:val="00EF0CBD"/>
     <w:rsid w:val="00EF4D86"/>
     <w:rsid w:val="00EF6BA4"/>
     <w:rsid w:val="00EF790A"/>
     <w:rsid w:val="00F0063B"/>
     <w:rsid w:val="00F04FC4"/>
     <w:rsid w:val="00F13DBB"/>
     <w:rsid w:val="00F145EE"/>
     <w:rsid w:val="00F14F09"/>
     <w:rsid w:val="00F15E30"/>
     <w:rsid w:val="00F173BF"/>
     <w:rsid w:val="00F23169"/>
     <w:rsid w:val="00F266D4"/>
     <w:rsid w:val="00F3095D"/>
     <w:rsid w:val="00F311D6"/>
     <w:rsid w:val="00F3457A"/>
     <w:rsid w:val="00F40DA3"/>
     <w:rsid w:val="00F42938"/>
     <w:rsid w:val="00F42D6E"/>
     <w:rsid w:val="00F478B9"/>
     <w:rsid w:val="00F508D1"/>
     <w:rsid w:val="00F5547E"/>
     <w:rsid w:val="00F56D8B"/>
     <w:rsid w:val="00F5724F"/>
     <w:rsid w:val="00F57EF3"/>
     <w:rsid w:val="00F61B32"/>
     <w:rsid w:val="00F6236A"/>
+    <w:rsid w:val="00F62372"/>
     <w:rsid w:val="00F642A0"/>
     <w:rsid w:val="00F704D9"/>
     <w:rsid w:val="00F70D9F"/>
     <w:rsid w:val="00F77164"/>
     <w:rsid w:val="00F77904"/>
     <w:rsid w:val="00F8092C"/>
     <w:rsid w:val="00F83201"/>
     <w:rsid w:val="00F8441C"/>
     <w:rsid w:val="00F845A1"/>
     <w:rsid w:val="00F84EFC"/>
     <w:rsid w:val="00F85FA8"/>
     <w:rsid w:val="00F90F2F"/>
     <w:rsid w:val="00F91750"/>
     <w:rsid w:val="00F93DE4"/>
     <w:rsid w:val="00F93EA6"/>
     <w:rsid w:val="00F9592F"/>
     <w:rsid w:val="00F962F6"/>
     <w:rsid w:val="00FA4441"/>
     <w:rsid w:val="00FA5C2A"/>
     <w:rsid w:val="00FA766C"/>
     <w:rsid w:val="00FB0DAC"/>
     <w:rsid w:val="00FB108C"/>
     <w:rsid w:val="00FB694B"/>
     <w:rsid w:val="00FC139E"/>
+    <w:rsid w:val="00FC1C02"/>
     <w:rsid w:val="00FC1C36"/>
     <w:rsid w:val="00FC5150"/>
     <w:rsid w:val="00FD0627"/>
     <w:rsid w:val="00FD2E93"/>
     <w:rsid w:val="00FD43F9"/>
     <w:rsid w:val="00FD5FED"/>
+    <w:rsid w:val="00FE215D"/>
     <w:rsid w:val="00FE2582"/>
     <w:rsid w:val="00FE2B62"/>
     <w:rsid w:val="00FE40D6"/>
     <w:rsid w:val="00FF0B03"/>
     <w:rsid w:val="00FF5CCF"/>
     <w:rsid w:val="00FF6E67"/>
     <w:rsid w:val="00FF7DC4"/>
+    <w:rsid w:val="010A8C35"/>
+    <w:rsid w:val="02AF5CF3"/>
+    <w:rsid w:val="030AA01C"/>
+    <w:rsid w:val="040C32C0"/>
+    <w:rsid w:val="044DD32A"/>
+    <w:rsid w:val="066D8C8F"/>
+    <w:rsid w:val="07737DD1"/>
+    <w:rsid w:val="07C0DE98"/>
+    <w:rsid w:val="094AC371"/>
+    <w:rsid w:val="0AECD85F"/>
+    <w:rsid w:val="0CDA5ABC"/>
+    <w:rsid w:val="0DBFA54B"/>
+    <w:rsid w:val="0E462027"/>
+    <w:rsid w:val="0F937B65"/>
+    <w:rsid w:val="107C66FC"/>
+    <w:rsid w:val="10D49D38"/>
+    <w:rsid w:val="17E564AC"/>
+    <w:rsid w:val="18BC23EF"/>
+    <w:rsid w:val="1A0AA5F6"/>
+    <w:rsid w:val="1A425B1B"/>
+    <w:rsid w:val="1AE9ED33"/>
+    <w:rsid w:val="1C8852A2"/>
+    <w:rsid w:val="1E9813E1"/>
+    <w:rsid w:val="20D42AC1"/>
+    <w:rsid w:val="23B13F01"/>
+    <w:rsid w:val="23D96057"/>
+    <w:rsid w:val="251F8EB1"/>
+    <w:rsid w:val="2783981B"/>
+    <w:rsid w:val="28CBE1A2"/>
+    <w:rsid w:val="2AA0FA02"/>
+    <w:rsid w:val="2C0B3685"/>
+    <w:rsid w:val="2CD3B683"/>
+    <w:rsid w:val="2D4DC513"/>
+    <w:rsid w:val="2DD01E66"/>
+    <w:rsid w:val="2F27594F"/>
+    <w:rsid w:val="317B8CD5"/>
+    <w:rsid w:val="32D194F5"/>
+    <w:rsid w:val="33EBCD47"/>
+    <w:rsid w:val="348F178D"/>
+    <w:rsid w:val="34E8C2AC"/>
+    <w:rsid w:val="3510E614"/>
+    <w:rsid w:val="378429B7"/>
+    <w:rsid w:val="37F4D487"/>
+    <w:rsid w:val="3C049F7B"/>
+    <w:rsid w:val="3C16559F"/>
+    <w:rsid w:val="3D124D8A"/>
+    <w:rsid w:val="3DEE7A9C"/>
+    <w:rsid w:val="3EA3A129"/>
+    <w:rsid w:val="3ED073A6"/>
+    <w:rsid w:val="3F618B3A"/>
+    <w:rsid w:val="41C3C84B"/>
+    <w:rsid w:val="4277EE78"/>
+    <w:rsid w:val="44393940"/>
+    <w:rsid w:val="448BA0F5"/>
+    <w:rsid w:val="44F08232"/>
+    <w:rsid w:val="46F572E8"/>
+    <w:rsid w:val="48DEA7F9"/>
+    <w:rsid w:val="4A19FD69"/>
+    <w:rsid w:val="4B61E4F4"/>
+    <w:rsid w:val="4CB7590B"/>
+    <w:rsid w:val="4D4F2DD1"/>
+    <w:rsid w:val="4F9D0952"/>
+    <w:rsid w:val="522075AE"/>
+    <w:rsid w:val="53B34D0B"/>
+    <w:rsid w:val="542B3EEF"/>
+    <w:rsid w:val="556CB41B"/>
+    <w:rsid w:val="55958F4C"/>
+    <w:rsid w:val="559C95B2"/>
+    <w:rsid w:val="5B35B258"/>
+    <w:rsid w:val="5B37295C"/>
+    <w:rsid w:val="5D1A6C14"/>
+    <w:rsid w:val="5D9725BD"/>
+    <w:rsid w:val="5FD2BE89"/>
+    <w:rsid w:val="6032F745"/>
+    <w:rsid w:val="6263AFC0"/>
+    <w:rsid w:val="6598AABD"/>
+    <w:rsid w:val="6617AC65"/>
+    <w:rsid w:val="68CC680E"/>
+    <w:rsid w:val="6AEB0A70"/>
+    <w:rsid w:val="6B5E761F"/>
+    <w:rsid w:val="6BA2252E"/>
+    <w:rsid w:val="6CE9CD4C"/>
+    <w:rsid w:val="706A024D"/>
+    <w:rsid w:val="70D4C200"/>
+    <w:rsid w:val="754825BC"/>
+    <w:rsid w:val="75AB655B"/>
+    <w:rsid w:val="77D10C7A"/>
+    <w:rsid w:val="7843B8F7"/>
+    <w:rsid w:val="78BA2B47"/>
+    <w:rsid w:val="78C183DB"/>
+    <w:rsid w:val="793AEB84"/>
+    <w:rsid w:val="7BFBB936"/>
+    <w:rsid w:val="7C0361AB"/>
+    <w:rsid w:val="7C3D517F"/>
+    <w:rsid w:val="7C458714"/>
+    <w:rsid w:val="7D3D3684"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0F13A31C"/>
   <w15:docId w15:val="{5EF73C3E-AFE7-BA49-8991-CC7DBE2B6E27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Times" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25379,51 +25781,51 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00093B3C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00093B3C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00093B3C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="193881841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="385370665">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25882,55 +26284,55 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1701008170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/sexual-harassment-and-harassment-work-technical-guidance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/prospect-bullying" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonewall.org.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/employment-statutory-code-practice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equalitytrust.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2018/00216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/workplace-guidance/equality-and-discrimination" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/corporate-reporting/public-sector-equality-duty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blacklivesmatter.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2018/01069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/equal-pay-statutory-code-practice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museumdetox.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/prospect-maternity-pay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20info@prospect.org.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/advice-and-guidance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/discrimination-bullying-and-harassment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fawcettsociety.org.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/topic/equality-and-diversity/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/00373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scope.org.uk/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/topic/equality-and-diversity/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/00373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/sexual-harassment-and-harassment-work-technical-guidance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/prospect-bullying" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scope.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonewall.org.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/employment-statutory-code-practice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equalitytrust.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datacompliance@prospect.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2018/00216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fawcettsociety.org.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuc.org.uk/workplace-guidance/equality-and-discrimination" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/guidance/public-sector/public-sector-equality-duty-psed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blacklivesmatter.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2018/01069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/publication-download/equal-pay-statutory-code-practice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museumdetox.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/prospect-maternity-pay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20info@prospect.org.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.prospect.org.uk/download/2019/01625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equalityhumanrights.com/en/advice-and-guidance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/discrimination-bullying-and-harassment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/nicholaslinsdell/Library/Group%20Containers/UBF8T346G9.Office/User%20Content.localized/Templates.localized/briefing.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\martin.roberts\AppData\Roaming\Microsoft\Templates\briefing.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Prospect">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="5DA1CE"/>
       </a:accent2>
       <a:accent3>
@@ -26191,184 +26593,223 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Title Sort"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-    <xsd:import namespace="84661594-dde6-4328-a56c-b41015f23e37"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cf25e5fa77bfa65f7f53fa505b34bef">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" xmlns:ns4="9d26728d-f528-4a90-bd43-1d1c077100db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1c064bfecf286635e35caacee6d425bb" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <xsd:import namespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
+    <xsd:import namespace="9d26728d-f528-4a90-bd43-1d1c077100db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ece3d8be-58c8-4ce1-a370-1c85f784c37e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ecf5486-e989-4379-bfee-e9488933998c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ddb10955-4951-4066-b3c1-96eb136e60ed" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84661594-dde6-4328-a56c-b41015f23e37" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9d26728d-f528-4a90-bd43-1d1c077100db" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{88009270-4462-4200-a448-d84ec13952d8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -26426,142 +26867,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ecf5486-e989-4379-bfee-e9488933998c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9d26728d-f528-4a90-bd43-1d1c077100db" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0430E4A3-FF97-4084-AFB7-EF4464346621}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{164ECB55-C3DE-44E9-A2FD-FAB3F6D2E08F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C37D54EA-65BC-419A-A9AE-301ACE485BD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ece3d8be-58c8-4ce1-a370-1c85f784c37e"/>
-    <ds:schemaRef ds:uri="84661594-dde6-4328-a56c-b41015f23e37"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
+    <ds:schemaRef ds:uri="9d26728d-f528-4a90-bd43-1d1c077100db"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBCB668F-4F38-4B8F-B7FF-21540E1046A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5371C6A8-D4A1-498B-AAE9-0F40406C1C00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="9d26728d-f528-4a90-bd43-1d1c077100db"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>briefing.dotx</Template>
+  <Template>briefing</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>4078</Words>
-  <Characters>23250</Characters>
+  <Words>4089</Words>
+  <Characters>23312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
+  <Lines>194</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27274</CharactersWithSpaces>
+  <CharactersWithSpaces>27347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>i)</dc:title>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>1565524132</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>Environment reps course - workbook</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>Sam.Gipson@prospect.org.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Sam Gipson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-95765139</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5F78D6164924D4F8198DB798697535B</vt:lpwstr>
+    <vt:lpwstr>0x010100D8D7AC766A08B146B6390D5D437781FB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Prospect_x002d_topic_x002d_new">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="od2d668b730a42b09b0f80013e44f7d0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="i12f887480f948af902ab36f3e37c5ec">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Sector">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Prospect-topic-new">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>