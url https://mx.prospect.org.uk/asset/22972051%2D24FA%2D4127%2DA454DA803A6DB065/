--- v0 (2026-07-09)
+++ v1 (2026-08-27)
@@ -1,202 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483691" r:id="rId4"/>
     <p:sldMasterId id="2147483700" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId43"/>
+    <p:notesMasterId r:id="rId54"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId55"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="530" r:id="rId6"/>
     <p:sldId id="563" r:id="rId7"/>
     <p:sldId id="586" r:id="rId8"/>
     <p:sldId id="585" r:id="rId9"/>
     <p:sldId id="612" r:id="rId10"/>
-    <p:sldId id="536" r:id="rId11"/>
-[...30 lines deleted...]
-    <p:sldId id="594" r:id="rId42"/>
+    <p:sldId id="628" r:id="rId11"/>
+    <p:sldId id="536" r:id="rId12"/>
+    <p:sldId id="613" r:id="rId13"/>
+    <p:sldId id="624" r:id="rId14"/>
+    <p:sldId id="537" r:id="rId15"/>
+    <p:sldId id="620" r:id="rId16"/>
+    <p:sldId id="622" r:id="rId17"/>
+    <p:sldId id="625" r:id="rId18"/>
+    <p:sldId id="631" r:id="rId19"/>
+    <p:sldId id="609" r:id="rId20"/>
+    <p:sldId id="615" r:id="rId21"/>
+    <p:sldId id="555" r:id="rId22"/>
+    <p:sldId id="616" r:id="rId23"/>
+    <p:sldId id="553" r:id="rId24"/>
+    <p:sldId id="542" r:id="rId25"/>
+    <p:sldId id="595" r:id="rId26"/>
+    <p:sldId id="596" r:id="rId27"/>
+    <p:sldId id="597" r:id="rId28"/>
+    <p:sldId id="598" r:id="rId29"/>
+    <p:sldId id="611" r:id="rId30"/>
+    <p:sldId id="599" r:id="rId31"/>
+    <p:sldId id="600" r:id="rId32"/>
+    <p:sldId id="601" r:id="rId33"/>
+    <p:sldId id="608" r:id="rId34"/>
+    <p:sldId id="570" r:id="rId35"/>
+    <p:sldId id="617" r:id="rId36"/>
+    <p:sldId id="584" r:id="rId37"/>
+    <p:sldId id="604" r:id="rId38"/>
+    <p:sldId id="569" r:id="rId39"/>
+    <p:sldId id="618" r:id="rId40"/>
+    <p:sldId id="619" r:id="rId41"/>
+    <p:sldId id="605" r:id="rId42"/>
+    <p:sldId id="573" r:id="rId43"/>
+    <p:sldId id="574" r:id="rId44"/>
+    <p:sldId id="545" r:id="rId45"/>
+    <p:sldId id="543" r:id="rId46"/>
+    <p:sldId id="552" r:id="rId47"/>
+    <p:sldId id="557" r:id="rId48"/>
+    <p:sldId id="587" r:id="rId49"/>
+    <p:sldId id="589" r:id="rId50"/>
+    <p:sldId id="629" r:id="rId51"/>
+    <p:sldId id="614" r:id="rId52"/>
+    <p:sldId id="594" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6799263" cy="9929813"/>
+  <p:custDataLst>
+    <p:tags r:id="rId56"/>
+  </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -263,97 +306,100 @@
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:browse/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="008476"/>
     <a:srgbClr val="FEC86E"/>
     <a:srgbClr val="FBD603"/>
     <a:srgbClr val="28292B"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{8130B229-FB9E-4753-993D-6622EF6D9868}" v="35" dt="2022-09-06T10:00:10.214"/>
+    <p1510:client id="{CCFCE535-B28F-4288-A59E-81822E37B30D}" v="7" dt="2026-08-21T08:21:51.644"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -499,190 +545,640 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="14054" autoAdjust="0"/>
-    <p:restoredTop sz="47911" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="50799" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
-      <p:cViewPr varScale="1">
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1896" y="36"/>
+        <p:origin x="76" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-60"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:sorterViewPr>
-[...7 lines deleted...]
-  </p:sorterViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr>
+        <p:scale>
+          <a:sx n="71" d="100"/>
+          <a:sy n="71" d="100"/>
+        </p:scale>
+        <p:origin x="2944" y="36"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:24:36.040" v="7219" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:52:22.549" v="2093" actId="120"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="71663519" sldId="536"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:52:22.549" v="2093" actId="120"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="71663519" sldId="536"/>
+            <ac:spMk id="2" creationId="{A5365DA1-51F6-4FA3-B25F-3C16478D6E03}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:07:43.935" v="5586" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2246631484" sldId="537"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:33:05.574" v="3278" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2246631484" sldId="537"/>
+            <ac:spMk id="2" creationId="{EF174984-14F2-4D23-80F2-248FE4D5EC92}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:16:59.194" v="5311" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2841758872" sldId="542"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:52:06.316" v="2091" actId="120"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4022374744" sldId="545"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:52:06.316" v="2091" actId="120"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4022374744" sldId="545"/>
+            <ac:spMk id="4" creationId="{4A1F65A7-5784-4C8F-A021-BF024456FFB5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T12:18:23.241" v="2130" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="359143666" sldId="552"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:51:45.812" v="2088" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="359143666" sldId="552"/>
+            <ac:spMk id="3" creationId="{278F6567-2943-47DD-B8CD-42FA344055DC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-07-31T11:54:48.270" v="1516" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="359143666" sldId="552"/>
+            <ac:picMk id="7" creationId="{9221169F-A15A-06F1-CCCD-EE81D36F30A1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:18:57.599" v="6884" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="830688837" sldId="553"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:15:32.195" v="5208" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="830688837" sldId="553"/>
+            <ac:picMk id="1028" creationId="{C7ACF9F5-AC2E-141B-3D30-CBF9A3A73F13}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod ord modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-20T16:00:35.473" v="5348" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3710127749" sldId="557"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-20T16:00:31.237" v="5347" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="2" creationId="{FCEBA2F0-DE8A-4FC1-B91A-0F716807B354}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod ord">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-20T16:00:35.473" v="5348" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="3" creationId="{21A32E72-2F24-49C9-90AA-5D92B4EC2717}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:14.342" v="4847" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="4" creationId="{70CAC56E-C2DB-0E4B-D44B-D52F5A472327}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:14.342" v="4847" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="8" creationId="{12652CB7-9AC0-B38C-1123-4C9B6BAA409A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:00:53.633" v="4845" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="10" creationId="{9C332AA4-9209-15D0-42D9-FA04D67672CE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:41.722" v="4851" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="11" creationId="{4D8F1F41-09BE-6D3C-74B2-092BB5198DEE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:41.722" v="4851" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="12" creationId="{F303E630-D07F-4A3A-B152-29D3393863A0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:00:53.633" v="4845" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="13" creationId="{7D280320-1E6E-B871-0F6D-4B65973CA99F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:33.600" v="4850" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="14" creationId="{60D42703-4821-ED14-960E-F3B7CD284881}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:59:59.707" v="4839"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="15" creationId="{D5CFA68C-CEF5-F5BA-A9D3-9DBCF3C8971F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:59:59.707" v="4839"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="16" creationId="{AD9B2807-30FB-930D-D7FD-01D4D2EB2867}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:01:33.600" v="4850" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3710127749" sldId="557"/>
+            <ac:spMk id="17" creationId="{E4D50BAD-F882-AA0D-F062-DD65B1D85420}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:01:19.021" v="5356" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2676190154" sldId="563"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:01:19.021" v="5356" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2676190154" sldId="563"/>
+            <ac:spMk id="3" creationId="{BD825E44-80AF-4858-9E1A-41995A888BB9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="mod modShow modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:54:23.259" v="4775" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3768197854" sldId="570"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:47:28.785" v="1809" actId="114"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="710597247" sldId="573"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-07-31T11:53:00.681" v="1502" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="710597247" sldId="573"/>
+            <ac:spMk id="2" creationId="{CAE570FF-AB62-4C05-9F40-81641BE9BE09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:47:28.785" v="1809" actId="114"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="710597247" sldId="573"/>
+            <ac:spMk id="3" creationId="{8181D8E7-3B1C-4DA5-AF91-BB9BC66A1B06}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="mod modShow modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T15:15:23.071" v="2584" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="843609081" sldId="574"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="mod modShow">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:47:03.878" v="1806" actId="729"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2251659307" sldId="584"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:01:51.541" v="5370" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4258432570" sldId="585"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:19:33.126" v="2607" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4258432570" sldId="585"/>
+            <ac:spMk id="3" creationId="{51224FF5-2971-4CB8-9984-20F15F1CA58D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:45:07.963" v="1805" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="701711483" sldId="594"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:45:07.963" v="1805" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="701711483" sldId="594"/>
+            <ac:spMk id="3" creationId="{02EFC73F-3219-4719-A68C-7A32F7E7E406}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:53:15.459" v="2128" actId="120"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="172455844" sldId="595"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:53:15.459" v="2128" actId="120"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="172455844" sldId="595"/>
+            <ac:spMk id="3" creationId="{5A53521D-1ED2-49CD-8768-4B77244B7EBC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:49:12.086" v="4563" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3394674869" sldId="599"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="mod modShow">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:47:03.878" v="1806" actId="729"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3166972566" sldId="604"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:04:57.533" v="5038" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1390941732" sldId="608"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:11:15.918" v="5637" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1053786028" sldId="609"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T11:04:31.165" v="4973" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3109099447" sldId="611"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:47:47.500" v="4489" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="781301506" sldId="612"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:19:27.142" v="2606" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="781301506" sldId="612"/>
+            <ac:spMk id="2" creationId="{7D641AA3-4F0E-46D8-998E-7A2E9FB886C5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:19:23.577" v="2605" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="781301506" sldId="612"/>
+            <ac:spMk id="3" creationId="{D2B94E43-A54B-4AC6-B661-91B002FF42EC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:21:53.199" v="6885" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3481702061" sldId="613"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:03:38.919" v="5377" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3481702061" sldId="613"/>
+            <ac:spMk id="5" creationId="{3667173D-EED4-6405-47DB-88AEFC09B074}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:14:46.850" v="5917" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2538043373" sldId="615"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:24:36.040" v="7219" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2096881792" sldId="616"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="mod modShow">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:47:03.878" v="1806" actId="729"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2241786006" sldId="617"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:45:05.905" v="4396" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4006822930" sldId="620"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="ord modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:05:58.156" v="5523"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="624"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp mod ord modNotesTx">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:57:08.930" v="4784" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3604526654" sldId="625"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:02:22.728" v="5373" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3448637700" sldId="628"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:02:18.923" v="5372" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3448637700" sldId="628"/>
+            <ac:spMk id="2" creationId="{8AB791E0-48A9-A0F1-A8C8-813E51E72632}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:02:22.728" v="5373" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3448637700" sldId="628"/>
+            <ac:spMk id="3" creationId="{8E793087-E35C-AC3B-2F3B-A053C71EDE20}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:13:34.325" v="5205" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="479271510" sldId="631"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:13:34.325" v="5205" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="479271510" sldId="631"/>
+            <ac:spMk id="2" creationId="{F0D26514-9FDD-5E38-FDEC-D8CE8442C414}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\wat-fps3.prospect.local\Nick.Kardahji\Equalities\Race%20equality%20training\Race%20equality%20training%20stats.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="1800"/>
               <a:t>Success rate of identical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" baseline="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="1800" baseline="0"/>
               <a:t> applications, varied by applicant ethnicity</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="1800"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-GB"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="3"/>
@@ -903,126 +1399,126 @@
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2000"/>
               <a:t>Women are significantly</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" baseline="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2000" baseline="0"/>
               <a:t> under-represented among top earners in engineering </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="2000"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.17427294153779496"/>
           <c:y val="2.0497264367845885E-3"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="en-GB"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="1"/>
@@ -1247,1040 +1743,91 @@
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
-[...867 lines deleted...]
-
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=ppt/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
-[...78 lines deleted...]
-<file path=ppt/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -3286,1058 +2833,241 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=ppt/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
-[...501 lines deleted...]
-</cs:chartStyle>
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-      <a:solidFill>
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
-      </a:solidFill>
-[...454 lines deleted...]
-</cs:chartStyle>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DF0BA9B-187C-2FCC-E6D2-D76A51E6F9A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2946400" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514CE5D3-62A4-C873-3F39-BF602C022983}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3851275" y="0"/>
+            <a:ext cx="2946400" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{DB6951EA-D259-4D64-90BA-25767EA22B10}" type="datetimeFigureOut">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>21/08/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96371E42-7060-5C8B-B995-A7AA9B865581}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9431338"/>
+            <a:ext cx="2946400" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6BA267C-46EA-A6DE-5FB6-A24D8447F297}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3851275" y="9431338"/>
+            <a:ext cx="2946400" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{C9659272-02B3-40DD-BC42-64CB10B09720}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="938326708"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+</p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4382,51 +3112,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3851342" y="0"/>
             <a:ext cx="2946347" cy="498215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7775DE61-124E-0F40-8D2D-41EDA1E0CEE2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/4/2023</a:t>
+              <a:t>8/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5954713" cy="3351213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4670,67 +3400,67 @@
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2012/November/9/Prospect-legal-win-for-Home-Office-staff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2017/00620" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D9Ihs241zeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -4769,233 +3499,398 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/eiTaixC7yz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonewall.org.uk/inclusive-workplaces/proud-employers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2012/November/9/Prospect-legal-win-for-Home-Office-staff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2017/00620" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Introduce name and pronouns</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1794242269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B03B0192-91CF-3C36-17F3-CDDF7AB2F9E1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BB7AAFF-E335-6EF4-47CC-FC65D7CFD99C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA063F8-27F4-F9B4-1D01-7FFE9AEFC5D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Gender pay gap for median gross hourly earnings (excluding overtime) for full-time employees, by work region, UK, April 1997 and 2025</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Interesting spread of results by region. Wales and Scotland have stronger duties in relation to closing the gender pays.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Why does the gap get bigger in specific regions?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C1C66E6-4702-DC5B-7173-3AE83A29C12A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287776861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1853509001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5006,110 +3901,119 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-GB"/>
+              <a:t>Government has been consulting on disability and ethnicity pay gap reporting – superficially similar to gender pay gap, BUT…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Can you sensibly aggregate a disability pay gap for workers with anxiety or depression with that for autistic workers?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How do you deal with workers with both (plus others)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Can we sensibly expect an employer to disaggregate by ‘main impairment type? How would this look in the Employer X data?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="807172442"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="13128300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5119,329 +4023,192 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...31 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Belief (if people ask) – subject to Grainger test:</a:t>
-[...125 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>Have a break after this.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2465865402"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1050101218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16122498-B526-09CC-1F40-EEA2A17699F0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{571F105E-AD0B-1FAB-8A33-4025A8A1619D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B5FAE2-7523-AAB6-247B-67A32D1408E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B600383-8E9D-465E-74E6-3714613719FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="645007371"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3341274529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5451,111 +4218,452 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Just give the headlines on these stories:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Lizzie Walmsley v Big Lottery Fund </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Go through definition</a:t>
-            </a:r>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="212529"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ObjektivMk2_W"/>
+              </a:rPr>
+              <a:t>In early 2018 watched Newsnight which included an item about the Presidents Club. The programme included the treatment of hostesses and the use of non-disclosure agreements where there had been allegations of sexual harassment.  While the programme was on, Lizzie tweeted from her personal account: “Having been a hostess, I can confirm you don’t have to sign a non-disclosure contract unless there’s something an employer wants to hide. 33 years this event has been happening. They knew. #TimesUp #PresidentsClub #MeToo #Newsnight”  There was significant media attention and on 24 January Lizzie sought the permission of various managers to conduct an anonymous press interview, which she subsequently gave to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="212529"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ObjektivMk2_W"/>
+              </a:rPr>
+              <a:t>The Times</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="212529"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ObjektivMk2_W"/>
+              </a:rPr>
+              <a:t>.  She received an email from a senior manager criticising her for lack of judgment in trusting journalists, the potential exposure of the Big Lottery Fund and breaches of Big Lottery Fund’s ethics and social media policies. This was followed up by a meeting with the same manager at which Lizzie was reduced to tears.  The employment tribunal found that the manager’s conduct, the manner of the meeting and the email were unacceptable and Lizzie was therefore disadvantaged and her sense of grievance justified.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="212529"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ObjektivMk2_W"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="212529"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ObjektivMk2_W"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Graham Dean v Home Office </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Almost 50 civil servants who were discriminated against due to their race or age by the Home Office have together secured more than £1m in compensation following a tribunal hearing.  This tribunal came about after a successful case taken by Prospect in 2012.  Prospect had won an employment tribunal claim against the Home Office for our member Graham Dean. The Home Office used a Core Skills Assessment (CSA) for determining promotion. Graham had failed the CSA test four times despite commendations for promotion from his managers.  The evidence showed that a disproportionate number of Black, Asian and Minority Ethnic (BAME) and older workers failed the test.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008275"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>employment tribunal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ruled that Graham had been subjected to unlawful indirect discrimination on grounds of his race and age. Graham was then promoted without needing to complete the CSA and the CSA was changed for the future. But the change wasn’t applied to other staff, who had previously been affected by the test.  Forty seven further cases were presented by members of PCS and Prospect. PCS members, who were supported by Thompsons Solicitors, were the test cases.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Despite having already lost the tribunal for Graham Dean, the Home Office robustly resisted the new claims. And the case went all the way to the Supreme Court (under the lead name of Essop &amp; others).  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The case was joined with Prospect’s Supreme Court case for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008275"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Mohammad Naeem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> against the Prison Service</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, as both cases looked at what should be the correct approach for determining indirect discrimination.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The union cases won in the Supreme Court and the Home Office case was sent back to the employment tribunal for hearing.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The three-week hearing started on 18 March, but after the first couple of days the Home Office agreed to settle all the claims without admission of liability and to pay the 47 claimants £22,000 each – totalling more than £1m.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="666E70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="212529"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ObjektivMk2_W"/>
+              </a:rPr>
+              <a:t>Amy Arnold v UKPN - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="212529"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="ObjektivMk2_W"/>
+              </a:rPr>
+              <a:t>Procurement specialist Amy Arnold has won a sex discrimination case against her employer, UK Power Networks (UKPN) after being denied equal pay and a promotion.  After starting at the company, Amy became aware that she was being paid substantially less than male graduate trainees, who were doing the same work as her. She raised a grievance and was eventually awarded an increase in pay.  Shortly after this she applied for promotion. Her application was rejected despite her being well qualified and suited to the job. Prospect supported her in bringing a tribunal claim.  A Norwich employment tribunal found that a man who was less qualified and less experienced was given the job that she had applied for.  The judge said she had been discriminated against on grounds of sex and victimised for making a complaint about equal pay with her employer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="666E70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Olwen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Renowden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> v ONS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- After her appointment in 2016 Olwen noted quite early on that there were no female economists at Grade 6, despite a headcount of over 114 economists.  In February 2017 two Grade 6 posts were advertised. Olwen was the only candidate who had been previously employed at this grade and who had strong academic and professional credentials from some of the world’s most prestigious macro-economics employers, such as the Bank of England, and the IMF, in addition to holding various senior Whitehall posts. One other female employee applied for the roles, who had an equally impressive CV and managerial experience.  Olwen was rejected for both posts in April 2017 and was told that she had failed to get an interview for either role. She contacted management to request an explanation but none was forthcoming, other than in the form of a suggestion that she contact HR.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In June 2017 it was announced that the successful candidates were both male – young, inexperienced, neither had been employed at G6 level previously, neither had a specialisation in macro-economics. These candidates had less than six years’ professional experience in economics each, versus the 20+ years’ of the female candidates.  Further to these appointments came the announcement that a third post had been created – again with no advertisement. The ONS claimed that the third post had been created to create opportunity for male candidates who had passed the Grade 6 promotion board, and yet no such corresponding opportunity was made available for any female candidates who had also passed the Grade 6 promotion board.  Olwen raised a grievance which was not upheld. She resigned from the ONS in August 2018.  The tribunal agreed that “favouritism” existed towards male staff and that those who should have addressed it, failed to do so, concluding that “the approach to gender balance…pointed towards a culture where discrimination and, in particular, sex discrimination, is not properly understood by those who are required to ensure its elimination”.  It went on to add that it was “reasonable to infer that the culture of the respondent is one where advantage and favouritism to males is not recognised as potentially discriminatory”, which significantly highlights the serious cultural problems and issues that Olwen had been trying to raise throughout her employment at the ONS.  The tribunal found that Olwen’s claims of direct sex discrimination succeeded and the ONS was ordered to pay compensation and interest.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="666E70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Philip Hurst v DVSA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666E70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="666E70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="666E70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="212529"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ObjektivMk2_W"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
-          </a:p>
-[...22 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112388729"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229249789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5567,109 +4675,82 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Go through definition</a:t>
-[...26 lines deleted...]
-              <a:t>Defence if can show proportionate means of achieving a legitimate aim.  </a:t>
+              <a:t>Pick out a selection of cases to highlight the broad application of the EA2010 e.g. applying to different groups and different types of prohibited conduct (2018 to 2020 seems to cover a number of different situations) which we will move onto in next section. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="621089590"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571549794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5680,127 +4761,83 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...44 lines deleted...]
-              <a:t>Applies to all protected characteristics except for pregnancy and maternity.  </a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Please add in any current issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564024468"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3492127297"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5812,100 +4849,383 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Go through definition</a:t>
+              <a:t>The Act applies to employees BUT this has a broader definition than other legislation, with many freelancers, zero hours contract workers and other atypical workers being covered.  This is an important difference – the right to claim unfair dismissal/redundancy pay only applies to employees.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>In order to bring a claim under the Equality Act, the discriminatory treatment must be linked to one or more protected characteristics.  Bad conduct which is not related to a protected characteristic is not covered.  Further  explanation below:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="15375A"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="circe"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Age or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>age group </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>is covered</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Disability - physical or psychological – many disabilities are ‘unseen’ or ‘non visible’ also applies to neurodivergent identities and additional learning needs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Gender reassignment – applies to trans people. Outdated term- many groups have campaigned to have the wording changed because  if a person wanted to change the sex they were born with and identify as the opposite sex (trans man or trans woman) or neither binary sex so identified as non binary, you do not have to undergo any medical process to do this in law. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Race – can also apply to nationality; country of birth etc. So you can be white for example (Irish; Scottish etc) and still be racially discriminated against.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Would cover raising a grievance – if treated unfavourably as a result.  Doesn’t matter whether the grievance is upheld or not.    </a:t>
-[...9 lines deleted...]
-            </a:r>
+              <a:t>Belief (if people ask) – subject to Grainger test: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>The requirements of this test are that the belief in question must:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Be reasonably held. Be a belief as opposed to an opinion. Relate to a weighty and substantial aspect of human life/behaviour.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>Have a level of cogency, seriousness, cohesion, and importance. Be worthy of respect in a democratic society. It cannot be incompatible with human dignity and in conflict with the fundamental rights of others.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="15375A"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="circe"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>PCs *3 and 9 = people who </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>identifity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t> with either or both of these protected characteristics ordinarily identify </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="15375A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="circe"/>
+              </a:rPr>
+              <a:t>as LGBT+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3445208944"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="84046706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5915,219 +5235,206 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="333333"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Waters v. Commissioner of Police For The Metropolis</a:t>
-[...8 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:t>In the next slide we are going to consider the EA2010 protected characteristics but before we do lets consider intersectionality. Has anyone come across Kimberley Crenshaws work before? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...50 lines deleted...]
-              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>English v Thomas Sanderson Ltd </a:t>
-[...18 lines deleted...]
-              <a:defRPr/>
+              <a:t>Performative gestures </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="222222"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>3.   Indirect discrimination – PCP is rule that no holidays are taken in May – July.  This applies to everyone equally but has disproportionate impact on Muslim colleagues.  BUT was it a  proportionate means of achieving a legitimate aim.  Legitimate aim – continue to provide full service during business period BUT not proportionate – could have let a few workers have one day off over a 3 month period.  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:t>HR policies are not enough</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="333333"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>JH Walker Ltd v Hussain and others </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:t>ethnicity, disability and LGBT+ pay gaps, securing flexible work, banning zero-hours contracts and ensuring accessible workplaces.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The danger of the single story (Chimamanda Ngozi Adichie) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Chimamanda Ngozi Adichie: The Danger of a Single Story | TED</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> (to watch in own time)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="222222"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Who holds the positions of power (&amp; privilege) in your workplaces and how does that affect how the organisation is run?</a:t>
+            </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752640259"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2134560985"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6139,109 +5446,82 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Cancer, MS and HIV automatically covered – otherwise definition applies. </a:t>
-[...26 lines deleted...]
-              <a:t>Legal definition not a medical one – i.e. Judge will make determination but medical evidence will be very important.  </a:t>
+              <a:t>Just go through – ask reps what each of them are.  Definitions are on the following slides with examples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883251239"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="645007371"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6251,58 +5531,66 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>15 </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Structure of today’s session:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Introduction (10 mins)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -6343,126 +5631,245 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...43 lines deleted...]
-              <a:t>To find out whether a job applicant has a particular disability where having that disability is an occupational requirement of the job</a:t>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Go through definition</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>It must be established whether the protected characteristic is the cause of the treatment. There has been significant debate as to the best test to use to answer this question.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Would that person have been treated that way but for the fact she was a woman, or Asian or disabled. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>the fact that a claimant's race (or sex) is part of the circumstances in which the treatment complained of occurred, or of the sequence of events leading up to it, does not necessarily mean that it formed part of the ground or reason for that treatment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>In general, in the employment context, it will usually be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>essential</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> to enquire why the employer acted as they did in order to establish if that treatment was on prohibited grounds. In such cases the but-for test is of no assistance in determining whether or not the treatment amounted to direct discrimination</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022521920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112388729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6473,137 +5880,197 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Go through definition</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...50 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Example: A bus company adopts a policy that all female drivers must re-sit their theory and practical tests every five years to retain their category D licence. Such a policy would amount to direct discrimination because of sex. In contrast, another bus company adopts a policy that drivers on two particular routes must re-sit the theory test. Although this provision is apparently neutral, it turns out that the drivers on these two routes are nearly all women. This could amount to indirect sex discrimination unless the policy can be objectively justified</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The contracts for senior buyers at a department store have a mobility clause requiring them to travel at short notice to any part of the world. A female senior buyer with young children considers that the mobility clause puts women at a disadvantage as they are more likely to be the carers of children and so less likely to be able to travel abroad at short notice.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>A food manufacturer has a rule that beards are forbidden for people working on the factory floor. Unless it can be objectively justified, this rule may amount to indirect religion or belief discrimination against the Sikh and Muslim workers in the factory. If the aim of the rule is to meet food hygiene or health and safety requirements, this would be legitimate. However, the employer would need to show that the ban on beards is a proportionate means of achieving this aim. When considering whether the policy is justified, the Employment Tribunal is likely to examine closely the reasons given by the employer as to why they cannot fulfil the same food hygiene or health and safety obligations by less discriminatory means, for example by providing a beard mask or snood. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2633922157"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="621089590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6614,107 +6081,127 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>5 – acquiring or modifying equipment </a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Go through definition</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Tribunal has to apply a subjective and objective test – considering the perception of the claimant – what effect did the unwanted conduct have but also they will consider whether it was reasonable for the conduct to have had that effect.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Employers are liable for unlawful behaviour unless “all reasonable steps” taken to prevent it e.g. proper training in place, process which they apply – evidence that they do apply it etc. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Applies to all protected characteristics except for pregnancy and maternity.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4213636927"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564024468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6725,83 +6212,101 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Not discriminated directly because of disability but something arising in consequence of it.  </a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Go through definition</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Would cover raising a grievance – if treated unfavourably as a result.  Doesn’t matter whether the grievance is upheld or not.    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Protects people providing evidence in support of a colleague’s grievance e.g. if a colleague gave witness evidence in relation to a race discrimination/sexual harassment claim for example, they will have protection under the Act if they are treated unfavourably.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3792842474"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3445208944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6811,93 +6316,241 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Read through slide</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Put reps into groups and allocate one case study per group. 10 mins</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Can view gender pay gap information online – only applies to employers with 250 employees or over.  </a:t>
+              <a:t>Victimisation – unfavourable treatment – being removed from the list; protected act – raising a complaint of sexual harassment.  It doesn’t matter that the claimant’s complaint was not upheld. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Waters v. Commissioner of Police For The Metropolis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Harassment – doesn’t matter that Claimant is not gay – legal test for harassment is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>unwanted conduct related to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the relevant </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>protected characteristic… </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sometimes participants think this may be perceived discrimination but the colleagues did not think he was gay. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>English v Thomas Sanderson Ltd </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222222"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.   Indirect discrimination – PCP is rule that no holidays are taken in May – July.  This applies to everyone equally but has disproportionate impact on Muslim colleagues.  BUT was it a  proportionate means of achieving a legitimate aim.  Legitimate aim – continue to provide full service during business period BUT not proportionate – could have let a few workers have one day off over a 3 month period.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>JH Walker Ltd v Hussain and others </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="222222"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Take a break</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3102629674"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752640259"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6907,157 +6560,128 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Read through slide</a:t>
-[...12 lines deleted...]
-              </a:spcAft>
+              <a:t>Cancer, MS and HIV automatically covered – otherwise definition applies. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
-[...20 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Long term – has lasted or is expected to last a year or more.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
-[...20 lines deleted...]
-              <a:buChar char=""/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Normal day to day activities – includes impact on mood, ability to get dressed, prepare food, mobility, concentration, memory etc. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Legal definition not a medical one – i.e. Judge will make determination but medical evidence will be very important.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>New additions to the definition are long covid and the menopause</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918326741"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883251239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7068,113 +6692,125 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...30 lines deleted...]
-              <a:t>6 - False</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>3 additional types of discrimination. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Prohibition on pre-employment health questions except:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>to find out if reasonable adjustments are needed to enable a disabled job applicant to take part in any assessment </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>to find out whether a job applicant will be able to carry out an intrinsic part of the job</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>To find out whether a job applicant has a particular disability where having that disability is an occupational requirement of the job</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2088148291"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022521920"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7184,81 +6820,138 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Go through definition</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1"/>
+              <a:t>What is reasonable?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>The tribunal will consider factors such as:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How effective the change will be in avoiding the disadvantage that would otherwise be experienced.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How practical it is for the organisation to make the adjustment.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>The cost</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>The organisations resources and size.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Whether financial support is available to help the organisation.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="658391080"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2633922157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7268,81 +6961,114 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Run this as a whole group: reps can answer in chat or unmute</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1 – redeployment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2 – providing support or supervision</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3 – altering hours of work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>4 – modifying assessment procedures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>5 – acquiring or modifying equipment </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1903802905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4213636927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7352,130 +7078,90 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...44 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>A good example of the EHRC’S work is investigating antisemitism in the Labour party</a:t>
+              <a:t>The following group of slides have been hidden as an optional extra and time dependent. They go into disability discrimination in more detail</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Equal Pay will be covered in the Equality Reps course </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275596927"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2653363153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7486,68 +7172,68 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Assumes no prior knowledge</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Introductory</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Interactive</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -7588,228 +7274,99 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Trade union members are key to addressing workplace EDI issues</a:t>
-[...129 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>JF</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="387386271"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3885986230"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7819,81 +7376,88 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>JF</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473301236"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168229571"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7903,93 +7467,139 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="215900" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Employment Tribunal found that there was an anomaly in the bonus scheme. Whereas managers had a discretion, having issued a warning for a conduct related matter, to determine that such warning would not affect entitlement to the bonus, if awarded, no such discretion existed in relation to a sick absence warning. The claimants were thus not awarded a bonus. They won their claim of disability discrimination at the ET, the ET saying that non-payment of bonus was the consequence, result, effect or outcome of each claimant's disability and the non-payment to the claimants was disproportionate to achieve the aim of acknowledging employees' contributions towards corporate achievements and specifically to encourage and reward good performance and attendance. The respondent appealed.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="215900" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The EAT dismissed the appeal. The Employment Tribunal found that in each case the absences leading to the warning were disability related. That type of warning automatically disentitled the claimants to the bonus. That was plainly sufficient to amount to unfavourable treatment (non-payment of the bonus) in consequence of the disability. The Employment Tribunal were also entitled to reject the respondent's justification defence.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3348302190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3020573250"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7999,81 +7609,273 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Read through slide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Can view gender pay gap information online – only applies to employers with 250 employees or over.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Material Factor Defence</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The employer has a defence to a claim </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ifthe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> difference in pay is: –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Due to a material factor which is not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>thedifference</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> of sex.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The factor must be significant and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>relevantand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> not tainted by sex discrimination</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2946034412"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3102629674"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8083,81 +7885,84 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>JF</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2948311142"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2513152982"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8167,81 +7972,84 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>JF</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2610647050"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125500676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8251,81 +8059,381 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>JF/SH</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="533872872"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1303575075"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>SH</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="57879675"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>You may not have time for this</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1 – Disability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2 – False </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3 – True </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>4 – True</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>5 – False (age discrimination can be justified)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>6 - False</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2088148291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1903802905"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8395,268 +8503,265 @@
               </a:rPr>
               <a:t>Course pack includes language glossary</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>Some terms:</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>We are role models</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>EDI = Equality, Diversity, Inclusion</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Language is dynamic and is constantly changing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>People of colour, ethnic minorities, BAME/BME</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Being a good ally and supporter means committing to keeping up! Do you own reading and research. Be curious!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>LGBT+</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Its ok to get words wrong but its how you proceed. Apologise and keep learning!!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>‘Disabled workers’, ‘workers with disabilities’</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Even though language may change and move it is up to people how they ‘self identify’. Identity belongs to you, and you only.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" charset="0"/>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-GB" sz="2600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
@@ -8683,50 +8788,1363 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2004694673"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Read through slide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="84455">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Public Sector Equality Duty</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>PSED: outline of key features of the Duty; relatively weak, with limited enforcement in practice, but a potential tool for activists to use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Some successes in using PSED to challenge behaviour of public authorities (e.g. challenging council development plans)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918326741"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Outlines some of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Equality and Human Rights Commission (EHRC)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’s recommendations for good practice by employers; not legal requirements (unless subject to Public Sector Equality Duty (PSED) but help minimise risk of breach of Equality Act</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>A good example of the EHRC’S work is investigating antisemitism in the Labour party</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Enforcement of Equality Act is limited in practice</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Workers tend to trust unions more than management </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Collective action often faster, more effective </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Collective action engages, builds trust</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Top-down approach rarely works – need to engage everyone</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trade union members are key to addressing workplace equality issues</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Equality and Human Rights Commission (EHRC) has limited ability to enforce equalities legislation, underfunded and understaffed</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trade union members are well placed to know the issues, and devise good solutions; can leverage collective strength of union members to pressure employers to act</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Legal routes to tackling issues can be very important, but can also be long, expensive, and not always lead to satisfactory outcomes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Some issues (e.g. harassment) require a cultural change that legal action alone won’t achieve</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>42</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275596927"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Put the reps into new groups. Ask them to nominate a chair and a speaker to report back,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Answers could include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Employer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Consistency and clarity of policies and pay</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Paying lip service; ERAs late, removal of networks=created a barrier so not involved; invisible data. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Not! Following their own policies; misuse of passports; not implementing RA </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Branch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Galavanise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>More equality reps </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>FOI of equality data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Create working groups: Sex Har</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>43</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473301236"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>44</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2948311142"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>45</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2610647050"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Running awareness campaigns – why we need to be aware of these issues etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> march international </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>womens</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> October world mental health day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>February LGBT history month or disability pride in July </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>46</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3941077187"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF5A099-1911-7944-80DD-F7F56A9CE3FC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4009838-E711-9E08-1DD1-E4F52E46FD10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777EB652-569D-5847-907A-7C8E0F6FCF36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>Tweaking our current system to include people is not enough.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>Here we have a quote from Lilla Watson, a Murri or indigenous women from Australia.  She understands.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" b="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>A liberated workplace would be one in which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>the barriers to participation have been removed and individual adjustments are rarely if ever needed.  Where stigma and discrimination are a thing of the past and diversity experience/skills embraced</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A2E40FD-37C4-D4A4-D6B2-EDAF0794D6AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E4532E89-7C5B-44AE-A634-5FD66F1D919E}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>47</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738281540"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Evaluation form 2026  – Fill in form</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>48</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="533872872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8736,81 +10154,84 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>If you have a large group ask people to introduce themselves in the chat.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3225268472"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1412968710"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8820,111 +10241,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536540749"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3225268472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8934,167 +10325,617 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>We all have a vital role in promoting equality: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>• by negotiating policies and procedures that advance equality and diversity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>• challenging examples of discrimination, harassment and bullying in the workplace and dealing with all members’ complaints effectively and promptly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>• by acting as a role model in their treatment of others</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>• and in helping to create a workplace in which everyone can participate fully </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:effectLst/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Can anyone explain what the image it telling us? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Terms that we use everyday such as equality and inclusion still carry a sense of people being </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="1" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>outside</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> the current system and that to make things equal or include them, we will tweak things.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Thinking about equality using an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>intersectional approach (more on this later), we understand that liberation cannot exclude anyone in the first instance. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>​ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Give the example of the social model of disability which tell us that if the workplace was accessible in the first place, barriers would not exist and we wouldn’t need ‘boxes’ to stand on. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Social Model of Disability: Language | Disability Rights UK</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>With the Introduction of  Statutory Equality Reps in October unions will have more influence within workplaces to further their equality aims to make workplaces  more inclusive and start to move closer to the liberation model buy including groups of people from the start. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Proud Employers | Stonewall UK</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="487282580"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2244873504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C5965B1-7428-45F2-2293-2AAE0DEA170E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A0C644-B324-C1A6-095C-B03880C2638A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="body" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>You ask people for there observations. From the stats it tells us that you are</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Most likely to be bullied if you are a black women or a black man</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>You more likely to be discriminated against if you are a black man and a black woman. Make the point that discrimination takes many forms some more obvious that others. We will look at these</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One form of discrimination is harassment and specifically sexual harassment. As you can see from the most recent survey carried out by prospect members incidents of a sexual nature still score very highly and have recently been described by the Office of National Statistics as ‘every day’. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C2DB0C-6B8F-EC73-3863-0A5BEDEE6441}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884608" y="8685208"/>
+            <a:ext cx="2971800" cy="458791"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" fontAlgn="auto" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFillTx/>
+              </a:defRPr>
+            </a:pPr>
+            <a:fld id="{0C33A824-D943-4082-AFA8-3F84394A2552}" type="slidenum">
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -9102,500 +10943,202 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>- </a:t>
-[...369 lines deleted...]
-            </a:endParaRPr>
+              <a:t>The statistics are looking at ethnicity and sex (men/women). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>What do the stats tell us?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>More likely to be successful at entry level if you are white compared to other non white groups.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Only 11% of engineers are women </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>That drops to only 8% of women are high earning engineers.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>There are equality barriers such as career breaks for child birth that prevent progression</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>This leads to an increased percentage of women engineers being lower earners</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The reason the percentage is only 16% is that there are so few female engineers to start with, it would not be possible to get a much higher percentage.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229249789"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536540749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -9605,51 +11148,50 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484316" y="1336431"/>
             <a:ext cx="7463608" cy="2097157"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="5400">
                 <a:solidFill>
                   <a:srgbClr val="28292B"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484316" y="3602174"/>
             <a:ext cx="7463608" cy="1589999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
@@ -9727,51 +11269,50 @@
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -9786,51 +11327,50 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="894271"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475524" y="2831893"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
@@ -9848,79 +11388,79 @@
             <a:lvl3pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Custom Layout">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
@@ -9948,51 +11488,51 @@
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="1"/>
             <a:ext cx="6041900" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>To change the image format slide background</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Custom Layout">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
@@ -10054,51 +11594,51 @@
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="1"/>
             <a:ext cx="6428762" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>To change the image format slide background</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10119,51 +11659,50 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484316" y="1336431"/>
             <a:ext cx="7463608" cy="2097157"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="5400">
                 <a:solidFill>
                   <a:srgbClr val="28292B"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484316" y="3602174"/>
             <a:ext cx="7463608" cy="1589999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
@@ -10241,51 +11780,50 @@
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="216101519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10305,51 +11843,50 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="894271"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475524" y="2831893"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
@@ -10367,79 +11904,79 @@
             <a:lvl3pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:srgbClr val="FBD603"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855136623"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="1_Custom Layout">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
@@ -10472,51 +12009,51 @@
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="1"/>
             <a:ext cx="6041900" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>To change the image format slide background</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="719632179"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="2_Custom Layout">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
@@ -10553,51 +12090,51 @@
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475523" y="1"/>
             <a:ext cx="6428762" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="4000">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>To change the image format slide background</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -10668,56 +12205,86 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9340479" y="642443"/>
             <a:ext cx="1805116" cy="907140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3544575354"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1475044220"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
@@ -10757,51 +12324,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475515" y="1078904"/>
             <a:ext cx="7264031" cy="1468101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475515" y="2832652"/>
             <a:ext cx="7264031" cy="3269210"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:normAutofit/>
@@ -10819,51 +12385,50 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -11297,101 +12862,100 @@
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7127748" y="0"/>
             <a:ext cx="5064252" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475515" y="1078904"/>
             <a:ext cx="7264031" cy="1468101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475515" y="2832652"/>
             <a:ext cx="7264031" cy="3269210"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:normAutofit/>
@@ -11409,127 +12973,127 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8148710" y="642443"/>
             <a:ext cx="1811215" cy="907140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968366" y="642443"/>
             <a:ext cx="1811216" cy="907140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3923632537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483701" r:id="rId1"/>
     <p:sldLayoutId id="2147483702" r:id="rId2"/>
     <p:sldLayoutId id="2147483703" r:id="rId3"/>
     <p:sldLayoutId id="2147483704" r:id="rId4"/>
+    <p:sldLayoutId id="2147483705" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4000" b="1" i="0" kern="1200">
           <a:solidFill>
             <a:srgbClr val="28292B"/>
           </a:solidFill>
           <a:latin typeface="Arial" charset="0"/>
           <a:ea typeface="Arial" charset="0"/>
           <a:cs typeface="Arial" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
@@ -11891,312 +13455,1386 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/powerpoint-polling?utm_source=powerpoint&amp;utm_medium=placeholder-slide" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/support/ppi/how-to-change-the-design" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/news/a-decade-fighting-for-equality-at-work" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/596cd9c340f0b60a440001cb/Land_Registry_v_Ms_E_Houghton_and_Others_UKEAT_0149_14_BA.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Equality_and_Human_Rights_Commission" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/support/ppi/how-to-change-the-design" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/powerpoint-polling?utm_source=powerpoint&amp;utm_medium=placeholder-slide" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="707076" y="3750551"/>
+            <a:off x="827225" y="2226551"/>
             <a:ext cx="7877398" cy="2097157"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:br>
-              <a:rPr lang="en-GB" sz="8800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="8800"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Introduction to Equality, Diversity &amp; Inclusion (EDI) in the Workplace</a:t>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Introduction to Equality </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="8800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="8800"/>
             </a:br>
-            <a:endParaRPr lang="en-GB" sz="8000" dirty="0"/>
-[...50 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" sz="8000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4183138521"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF174984-14F2-4D23-80F2-248FE4D5EC92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219618" y="699684"/>
+            <a:ext cx="6768053" cy="833840"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Recruitment and progression</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" b="0" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Chart 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDD7D05B-6F86-415F-8258-D31A0E3B9A99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="120170993"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="219618" y="1693594"/>
+          <a:ext cx="5129350" cy="4201068"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31E3B68-E5DA-49A6-8FF1-37AC8C701176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678996" y="5823900"/>
+            <a:ext cx="5129349" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Centre for Social Investigation (2019) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Are employers in Britain discriminating against ethnic minorities? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 11" descr="A picture containing text, sign&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7432560E-4F7A-4FD7-95F6-F08BA42587B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9983201" y="233535"/>
+            <a:ext cx="1830878" cy="916988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A picture containing logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC064E40-7932-4987-8D7C-DA68F2AD65DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7837713" y="117187"/>
+            <a:ext cx="2145487" cy="1074559"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Chart 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1485C2-3C38-45F1-B4C0-5900344144AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768343669"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6267723" y="1533524"/>
+          <a:ext cx="5491297" cy="4521209"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Connector 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7000841E-0E7A-46F0-BDBB-55BE044D69D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6019800" y="1638300"/>
+            <a:ext cx="0" cy="4191000"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2246631484"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44110F79-9C2C-83BC-531C-70A96929E63D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F6C2DFE-4C3B-7C8E-E108-C6A431EC7497}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834494" y="381625"/>
+            <a:ext cx="6881300" cy="872883"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Pay</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AF4CE1D-7C07-8F11-EDF4-EE60A454F8DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152138" y="50006"/>
+            <a:ext cx="8641817" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7248E10D-002A-32C0-E863-DFCAA733DC00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1846476" y="171735"/>
+            <a:ext cx="10345524" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1"/>
+              <a:t>The gender pay gap is higher in all English regions than in Scotland, Wales or Northern Ireland</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C03ED131-EB73-3583-5ED8-D7FE7E50CB69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="385763" y="6650831"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4006822930"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3541BAA2-FEF5-6AB6-A927-8EB0AF342AD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D02158C-B2E7-48DF-7DBA-315ED6874BB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="138170"/>
+            <a:ext cx="12202064" cy="6722339"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1425134728"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D49362-283D-573A-BB65-AE0669EB3157}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="444693" y="1742703"/>
+            <a:ext cx="2371696" cy="2371696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D508B57F-C55F-5C59-BA7D-E33EF58EA747}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3112851" y="1000897"/>
+            <a:ext cx="8486226" cy="3855308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What are the current equality issues at your workplace?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FEBD06E-DBF5-A8A4-F501-80F9B1A44A3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5820032"/>
+            <a:ext cx="12192001" cy="1037968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198038"/>
+          </a:solidFill>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050" cap="rnd" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="741155" tIns="259404" rIns="1852888" bIns="203818" rtlCol="0" anchor="ctr">
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Slido app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> must be installed on every computer you’re presenting from</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DAB31C4-62FA-F78C-783D-DA25398446E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296462" y="6190785"/>
+            <a:ext cx="296462" cy="296462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Trapezium 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F0AC97A-D0CA-1169-5FF2-7A8F91C6BD50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="2700000">
+            <a:off x="9620371" y="514924"/>
+            <a:ext cx="3335198" cy="778213"/>
+          </a:xfrm>
+          <a:prstGeom prst="trapezoid">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 100000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EDFAF2"/>
+          </a:solidFill>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050" cap="rnd" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr tIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="198038"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do not edit
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="198038"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>How to change the design</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="198038"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Graphic 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD90C92C-77E0-5CA2-06BA-82921EE01226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10746748" y="6153727"/>
+            <a:ext cx="1111733" cy="370578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3604526654"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44C59606-B69C-0C06-679C-5214959680DE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D26514-9FDD-5E38-FDEC-D8CE8442C414}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="661641" y="2096429"/>
+            <a:ext cx="8809462" cy="1390186"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 2: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>What the law says</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479271510"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E040877A-58C9-4129-80E1-C2119737E090}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -12539,526 +15177,2703 @@
             <a:lightRig rig="twoPt" dir="t">
               <a:rot lat="0" lon="0" rev="7200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="25400" h="19050"/>
             <a:contourClr>
               <a:srgbClr val="FFFFFF"/>
             </a:contourClr>
           </a:sp3d>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1053786028"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58BE11A0-7F3B-218E-974D-812FED3E6D47}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648758" y="376389"/>
+            <a:ext cx="9719463" cy="5467198"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03C7A53-021B-F7F6-9CA2-69E244F8EAAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648758" y="6208990"/>
+            <a:ext cx="5257017" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>A decade fighting for equality at work | Prospect</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538043373"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="730512" y="1683975"/>
-            <a:ext cx="8279017" cy="2174162"/>
+            <a:off x="596842" y="722821"/>
+            <a:ext cx="7760988" cy="980249"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>When might issues of equality/discrimination arise?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1166883" y="2267712"/>
+            <a:ext cx="8727743" cy="3703317"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Offering employment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Terms on which the employment is offered</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>By refusing employment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In the terms and conditions </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Access to promotion, training, transfer, or other benefits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dismissal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Harassment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="504825" indent="-342900" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Subjection to any other detriment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPts val="2800"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2899289610"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3992025354"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967E57D2-934C-4573-90C5-35FD9084CEAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4918577" y="1968403"/>
+            <a:ext cx="5642288" cy="4604706"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="CCFFCC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:srgbClr val="FEC86E"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1482B127-B746-4823-A783-F1A366148BA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226075" y="284891"/>
+            <a:ext cx="7760988" cy="1204160"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Protected Characteristics</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{515C1DC1-E5C1-4F33-A85D-23CE9ABB95CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="192124" y="2515062"/>
+            <a:ext cx="5344086" cy="3685029"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Age</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Disability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gender reassignment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Marriage &amp; civil partnership</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pregnancy &amp; Maternity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Race</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Religion or belief  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sex</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sexual orientation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4F408F4-8E91-4672-A44D-D71BE35EF9B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7663358" y="2888458"/>
+            <a:ext cx="0" cy="2938238"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57150"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Straight Connector 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA8F9E5-C87E-4471-B209-2F65A909848C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7209909" y="3580326"/>
+            <a:ext cx="914400" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2985B9B3-B847-46BA-926B-C6E59CA5B282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4651739" y="2699522"/>
+            <a:ext cx="2388935" cy="697242"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1800">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Equal Pay Act 1970 </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAFA7E8A-5458-4DFA-971F-4DE04C582044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7816082" y="2818063"/>
+            <a:ext cx="2996207" cy="697242"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1800">
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sex Discrimination Act 1975</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FE6D552-62DB-418C-9FBC-E543A726A114}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5071093" y="3636440"/>
+            <a:ext cx="2284253" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Race Relations Act 1976</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A90313E-145F-4C3C-8CBE-5BCFB754C0C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8223539" y="3706149"/>
+            <a:ext cx="2236579" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Disability Discrimination Act  1995</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BE4CDA-E16E-4571-BC82-EEBE76854D33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5055122" y="4717387"/>
+            <a:ext cx="2284253" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Sexual Orientations Regulations 2003</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83561F18-2400-4F21-9C52-F39BDB4D6997}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8241229" y="4777068"/>
+            <a:ext cx="2284253" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Religion or Belief Regulations 2003</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBBAAFCF-DF9C-4A4E-9FA0-366E8D0D4282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4965532" y="5644945"/>
+            <a:ext cx="2495376" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Age Regulations 2006</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31BB65B-1E27-4072-8B04-3CC86B50DE29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6197249" y="6070390"/>
+            <a:ext cx="4280559" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Equality Act 2010 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31521675-9F6C-429B-A135-F9F4CF245EAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5956710" y="2121508"/>
+            <a:ext cx="4083390" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Discrimination Law Timeline</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Straight Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E61C12F-2FD4-44AB-9BB4-EE118F67FC51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7222723" y="5191567"/>
+            <a:ext cx="914400" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Straight Connector 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2A6306-C0DA-4649-83E5-035F6FCA7C9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7222723" y="4357577"/>
+            <a:ext cx="914400" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Straight Connector 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A858E8E1-7EEF-45D9-8383-3E2BD8C798E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7222723" y="2896889"/>
+            <a:ext cx="914400" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6998E5B3-F175-486F-8E20-9D247D264C2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7260803" y="5831490"/>
+            <a:ext cx="926672" cy="12193"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2096881792"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push dir="u"/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="12" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="13" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="999"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="16" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="17" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="18" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="28" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="29" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="30" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="33" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="34" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="35" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="circle(in)">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="38" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="39" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="40" presetID="14" presetClass="entr" presetSubtype="10" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="randombar(horizontal)">
+                                      <p:cBhvr>
+                                        <p:cTn id="42" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="43" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="44" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="45" presetID="14" presetClass="entr" presetSubtype="10" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="46" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="randombar(horizontal)">
+                                      <p:cBhvr>
+                                        <p:cTn id="47" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="48" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="49" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="50" presetID="21" presetClass="entr" presetSubtype="1" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="51" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wheel(1)">
+                                      <p:cBhvr>
+                                        <p:cTn id="52" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="53" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="54" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="55" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="56" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="57" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="58" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="59" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="60" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="61" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="62" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="63" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="64" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="65" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="66" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="67" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="68" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="69" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="70" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="71" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="72" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="73" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="74" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="75" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="76" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="21"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="77" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="78" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="22"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="79" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="80" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="23"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="81" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="82" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="83" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="84" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="85" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="86" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="9" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
+      <p:bldP spid="10" grpId="0"/>
+      <p:bldP spid="12" grpId="0"/>
+      <p:bldP spid="13" grpId="0"/>
+      <p:bldP spid="14" grpId="0"/>
+      <p:bldP spid="15" grpId="0"/>
+      <p:bldP spid="16" grpId="0"/>
+      <p:bldP spid="17" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7ACF9F5-AC2E-141B-3D30-CBF9A3A73F13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="616974" y="1747520"/>
+            <a:ext cx="7503040" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF21D706-C94D-F56B-E673-668B8B23994B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="616974" y="227281"/>
+            <a:ext cx="7619509" cy="1083078"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3500">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Power, pay gaps and the workplace</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="830688837"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35E140BD-D018-431A-A64D-B46200E9259C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FD1499-B6E8-41FF-8E91-4F590754F363}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="599833" y="148962"/>
-            <a:ext cx="7760988" cy="1653210"/>
+            <a:off x="449346" y="161061"/>
+            <a:ext cx="7760988" cy="1143756"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Equality Act 2010</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Overview of session</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{732F69EE-20EC-4A9E-8E6D-CF92CBBC5A7B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD825E44-80AF-4858-9E1A-41995A888BB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="817120" y="2203243"/>
-            <a:ext cx="6450722" cy="3864182"/>
+            <a:off x="491454" y="1679382"/>
+            <a:ext cx="8274542" cy="4229100"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...16 lines deleted...]
-              <a:t>No qualification period – can bring a claim from first day in employment (or before if challenging recruitment decisions)</a:t>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Structure of today’s session:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Introduction </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 1: An overview of discrimination &amp; inequality in UK workplaces </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 2: What the law says </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 3: Taking action: campaigning and organising around equality issues in your workplace </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="759415295"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2676190154"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...258 lines deleted...]
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -13068,195 +17883,195 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E99812E3-EE64-4C36-A0F5-DE55178EB4AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="627638" y="967274"/>
             <a:ext cx="8113106" cy="922020"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Prohibited Conduct</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6C2827-DACA-40FC-8DAB-EE669316AFCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1248300" y="2377615"/>
             <a:ext cx="4847700" cy="2442035"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Direct discrimination</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Indirect</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Harassment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Victimisation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2841758872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47EA4C5-F190-42AD-AF97-D22C616D0E5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="951648" y="379921"/>
             <a:ext cx="5992077" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Direct Discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A53521D-1ED2-49CD-8768-4B77244B7EBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475524" y="2412793"/>
             <a:ext cx="7760988" cy="3139136"/>
@@ -13322,625 +18137,2395 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Age discrimination only – subject to test of justification</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="172455844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="20" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBD315B1-FA0E-493F-AFC3-830E6B4A2A21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="818298" y="67666"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:rPr lang="en-GB" altLang="en-US"/>
               <a:t>Indirect Discrimination</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDA808E-377D-447B-9535-63FCBE705202}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1294549" y="2174668"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The employer:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Applies a provision criterion or practice to all employees,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Which puts, or would put people sharing a protected characteristic at a disadvantage compared to others,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Which is not a proportionate means of achieving a legitimate aim, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Puts, or would put, the person at a disadvantage</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845685465"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="15" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="24" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{013B7597-3195-4EAD-B766-533C7643FF91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523909" y="167712"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Harassment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AD3124B-2EA4-4D83-AB8E-BD0EB14951D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="893135" y="2133466"/>
             <a:ext cx="8114776" cy="4075947"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Harassment is where a person engages in unwanted conduct related to the relevant protected characteristic which has the purpose or effect of: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Violating that other person’s dignity, or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Creating an intimidating, hostile, degrading humiliating or offensive environment for them</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800">
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Employers are liable for unlawful behaviour unless “all reasonable steps” taken to prevent it</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2783886113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="15" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0B2FF78-98E9-4C25-A185-16C271098D3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="989748" y="189421"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Victimisation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB26BFA-7EEF-4E0B-BBF3-04F5B8ED1005}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1332649" y="2222293"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Victimisation is where a person is treated unfavourably because they have:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Brought proceedings under the law</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Given evidence or information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Done anything else under the Act </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alleged that someone has infringed the Act</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="999793512"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="8" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="15" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="17" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="24" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A278BED-738F-422F-A35F-C9A24E555105}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="267516" y="397007"/>
             <a:ext cx="8533583" cy="811981"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Activity – what would you argue here? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20A08805-44B4-444F-B472-6620B8A30EE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="267516" y="1646707"/>
             <a:ext cx="11924484" cy="5211293"/>
@@ -14089,238 +20674,95 @@
             <a:endParaRPr lang="en-GB" sz="2800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3109099447"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...142 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3C7B06D-9844-4E73-868B-A285D222D478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="837348" y="67666"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Disability Discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{445DAB83-A941-4C33-9E3E-276E17C8BCCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475524" y="2308018"/>
             <a:ext cx="7760988" cy="3139136"/>
@@ -14379,328 +20821,328 @@
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>On the ability to carry out normal day to day activities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3394674869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CD98061-23DD-444D-A8C6-5524812F061D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="551597" y="551371"/>
             <a:ext cx="8087577" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Types of disability discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A544F6F-CB80-4BC2-B050-5A931A0AF393}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>In addition to the 4 forms of prohibited conduct:-</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Failure to make reasonable adjustments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Discrimination arising from a disability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0">
+              <a:rPr lang="en-GB" sz="2800">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Prohibition on pre-employment health questions</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="714328502"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF24831-9E46-44AD-9F56-02A823ED4FFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637323" y="475171"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Reasonable adjustments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62C08B3-422C-4811-9DCD-B5F1DBEE0D92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246924" y="2441368"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>The employer must make reasonable adjustments where a disabled person is placed at a substantial disadvantage by:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>a provision, criterion or practice applied by the employer, or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>a physical feature of the workplace, or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>a failure to provide auxiliary aids.  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030299566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400256" y="5561619"/>
@@ -14708,187 +21150,184 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Modifying assessment procedures</a:t>
+              <a:t>E. Modifying assessment procedures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rounded Rectangle 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400256" y="4725145"/>
             <a:ext cx="2167287" cy="687939"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Redeployment</a:t>
+              <a:t>D. Redeployment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rounded Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400256" y="2549949"/>
             <a:ext cx="2167287" cy="997529"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Providing support or supervision</a:t>
+              <a:t>B. Providing support or supervision</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangle 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1684298" y="188641"/>
             <a:ext cx="4104456" cy="1556245"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>A nurse took sick leave when she had an seizure at work.  Occupational Health recommended that she did not work in direct clinical care or on varying shifts.  </a:t>
+              <a:t>1. A nurse took sick leave when she had an seizure at work.  Occupational Health recommended that she did not work in direct clinical care or on varying shifts.  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Verdana"/>
               <a:ea typeface="Times"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1684298" y="3284985"/>
             <a:ext cx="4104455" cy="856065"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
@@ -14896,98 +21335,98 @@
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>An employee with impaired mobility, finds it difficult to travel at rush hour.  </a:t>
+              <a:t>3. An employee with impaired mobility, finds it difficult to travel at rush hour.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rounded Rectangle 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1641136" y="4365104"/>
             <a:ext cx="4147618" cy="1224136"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>A worker with restricted manual dexterity is applying for promotion.  The recruitment process includes a written test.  </a:t>
+              <a:t>4. A worker with restricted manual dexterity is applying for promotion.  The recruitment process includes a written test.  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Verdana"/>
               <a:ea typeface="Times"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1638076" y="5805264"/>
             <a:ext cx="4150676" cy="788226"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
@@ -14995,232 +21434,229 @@
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>A secretary suffers from severe RSI that means she is unable to use a keyboard.  </a:t>
+              <a:t>5. A secretary suffers from severe RSI that means she is unable to use a keyboard.  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Verdana"/>
               <a:ea typeface="Times"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Rounded Rectangle 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1672857" y="1983548"/>
             <a:ext cx="4115897" cy="1080120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>A teacher who is registered blind has asked for a classroom assistant to help her.  </a:t>
+              <a:t>2. A teacher who is registered blind has asked for a classroom assistant to help her.  </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Verdana"/>
               <a:ea typeface="Times"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Rounded Rectangle 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400255" y="3709001"/>
             <a:ext cx="2158354" cy="864096"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Acquiring or </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>C. Acquiring or </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>modifying equipment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D609EA23-F0AC-4D33-AEF0-346908C07BC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8362218" y="87748"/>
             <a:ext cx="2145484" cy="534198"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Activity </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rounded Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400256" y="1773991"/>
             <a:ext cx="2151858" cy="648072"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Altering hours of work</a:t>
+              <a:t>A. Altering hours of work</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1390941732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -15431,2532 +21867,3352 @@
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="18" grpId="0" animBg="1"/>
       <p:bldP spid="19" grpId="0" animBg="1"/>
       <p:bldP spid="20" grpId="0" animBg="1"/>
       <p:bldP spid="21" grpId="0" animBg="1"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{137836AC-6595-4F19-A171-60F02293B564}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F07093-03D1-49A0-B2CD-C6DEAE802B1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="858303" y="105601"/>
-            <a:ext cx="7760988" cy="1653210"/>
+            <a:off x="726587" y="1125958"/>
+            <a:ext cx="7760988" cy="701950"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learning outcomes</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3DC0095-CBB2-49F4-837B-DC33F55AC015}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21462381-825F-488F-AD49-1FA4315233BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="858303" y="1786204"/>
-            <a:ext cx="8640027" cy="4023377"/>
+            <a:off x="961892" y="1692530"/>
+            <a:ext cx="7965061" cy="4423331"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>It is unlawful for an employer to treat someone unfavourably </a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:t>Key learning outcomes:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>because of</a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:t>Understand some of the key equality issues in UK workplaces today</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> something </a:t>
-[...4 lines deleted...]
-                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:t>Understand key provisions in the Equality Act relating to discrimination</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>arising in</a:t>
-[...86 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>Understand why trade union members have a key role in equality &amp; ways to start getting active</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1710709318"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3956552457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="679787" y="504091"/>
+            <a:ext cx="7760988" cy="1653893"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="4400">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Discrimination arising from</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" altLang="en-US" sz="4400">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="4400">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>a disability</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400">
+              <a:solidFill>
+                <a:srgbClr val="008476"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="742608" y="2409269"/>
+            <a:ext cx="7760988" cy="3813045"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It is unlawful for an employer to treat someone unfavourably </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" u="sng">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>because of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> something </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" u="sng">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>arising in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> consequence of the employee’s disability.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Which is not a proportionate means of achieving a legitimate aim.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For example -  An employee is dismissed for a poor attendance record but the reason for their poor attendance is linked to their disability.    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
+              <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2800">
+              <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3768197854"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0134C75C-7F2C-4455-8E0D-FBEADFC77B9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="807590" y="1037706"/>
+            <a:ext cx="6184881" cy="665383"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Example</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C7C2203-B259-439F-A8B7-DDEFF33D830C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="593313" y="1961422"/>
+            <a:ext cx="8959989" cy="4160171"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Ms Houghton worked for the Land Registry  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>The employer had an annual bonus scheme</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Bonuses were not payable to those who had a formal warning about their sickness absence during the year </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Ms H had a disability &amp; had received a warning for taking sick leave </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>LR did not give her a bonus.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Would she win a claim of discrimination arising from a disability?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241786006"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F70B5AB-AACD-41E4-8348-7D78ED4A2848}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7729980" y="2993790"/>
+            <a:ext cx="2045616" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Non-payment of bonus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB42B56-33F9-46A6-994E-B9DC2515113E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5512463" y="2993790"/>
+            <a:ext cx="2045616" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Warning for sickness absence</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D535CEA-47FA-4520-9756-120DA66F71DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3293951" y="2993790"/>
+            <a:ext cx="2045616" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Sickness absence</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1589910-8BEB-4DB0-AEF8-DA959B335D2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062088" y="2993790"/>
+            <a:ext cx="1709393" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Disability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Arrow: Curved Up 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E835503-8693-47E7-963F-CE589D054DB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="6466788" y="2215299"/>
+            <a:ext cx="2205872" cy="641023"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedUpArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="008476"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Arrow: Curved Up 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C860887B-03A0-4A4F-8D10-94B693827541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4005397" y="2215299"/>
+            <a:ext cx="2205872" cy="641023"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedUpArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="008476"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Arrow: Curved Up 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BE841D-207E-4B74-913D-277DB989F258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="1668545" y="2138680"/>
+            <a:ext cx="2205872" cy="641023"/>
+          </a:xfrm>
+          <a:prstGeom prst="curvedUpArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="008476"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Straight Connector 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AF4068D-2095-470E-BAE4-0EFECC345D2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062088" y="4270342"/>
+            <a:ext cx="0" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Straight Connector 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F962289-0A51-47BB-8BF6-FB659CFD2A99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062088" y="4694548"/>
+            <a:ext cx="1615124" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="24" name="Straight Connector 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13991E74-A227-48D9-9898-1E3BDCE59495}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="2677212" y="4270342"/>
+            <a:ext cx="0" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="26" name="Straight Connector 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97505B17-46C5-47EF-B84D-CD4874AB1E01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3293951" y="4270342"/>
+            <a:ext cx="0" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="29" name="Straight Connector 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6822112-40CD-478B-991C-2EBA4F872129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3293951" y="4694548"/>
+            <a:ext cx="4264128" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Straight Connector 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3504811-B0E7-4CAD-821F-189F31D5B5BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="7558079" y="4270342"/>
+            <a:ext cx="11645" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="32" name="Straight Connector 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A59A396E-EE2F-43E7-9ED5-28FD4A882963}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9775596" y="4264056"/>
+            <a:ext cx="0" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="33" name="Straight Connector 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39658547-B0CA-4326-9A04-B6527FB2D4DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7824249" y="4278197"/>
+            <a:ext cx="0" cy="424206"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="34" name="Straight Connector 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2731D21A-4F33-4865-A590-46E7CDE87623}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7824249" y="4694548"/>
+            <a:ext cx="1951347" cy="7855"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="008476"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0CB5EF-2F5A-4F35-AA67-F863D94E1CBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8031639" y="4743619"/>
+            <a:ext cx="1951347" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200"/>
+              <a:t>Unfavourable treatment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA16DE79-591C-43EE-9FD4-EC7B762A68AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4316759" y="4743620"/>
+            <a:ext cx="2869571" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200"/>
+              <a:t>Something arising in consequence of</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7608456-834B-4F71-8C56-A27F70DB0A9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062088" y="4817841"/>
+            <a:ext cx="1951347" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200"/>
+              <a:t>A disability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2251659307"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="12" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="14" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="15" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="16" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="18" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="20" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="21" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="22" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="24" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="26" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="27" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="28" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="36"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="30" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="33"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="32" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="34" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="34"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="36" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="37" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="38" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="37"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="40" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="26"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="42" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="29"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="44" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="31"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="46" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="47" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="48" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="49" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="38"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="50" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="51" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="20"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="52" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="53" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="22"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="54" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="55" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="24"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
+      <p:bldP spid="7" grpId="0" animBg="1"/>
+      <p:bldP spid="8" grpId="0" animBg="1"/>
+      <p:bldP spid="9" grpId="0" animBg="1"/>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
+      <p:bldP spid="11" grpId="0" animBg="1"/>
+      <p:bldP spid="12" grpId="0" animBg="1"/>
+      <p:bldP spid="36" grpId="0"/>
+      <p:bldP spid="37" grpId="0"/>
+      <p:bldP spid="38" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D5C8E2-8BAC-4FDA-8D9F-2628868E23A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="986912" y="335858"/>
+            <a:ext cx="7760988" cy="1653210"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Case study answer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0CF9959-2B26-4C83-B92F-B2D5BACE4F1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="986912" y="2482886"/>
+            <a:ext cx="7760988" cy="3139136"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" i="1"/>
+              <a:t>Discrimination arising in consequence of disability claim succeeds</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" i="1"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" i="1"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://assets.publishing.service.gov.uk/media/596cd9c340f0b60a440001cb/Land_Registry_v_Ms_E_Houghton_and_Others_UKEAT_0149_14_BA.pdf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166972566"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{430C420B-CE96-405B-B52E-8976F4A3A3E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="646288" y="150200"/>
             <a:ext cx="7760988" cy="907636"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Discrimination in pay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2206AA37-3F56-4385-937E-C7030D4C44F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="202536" y="1551454"/>
             <a:ext cx="8529087" cy="5285568"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Equal pay (EA 2010)</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Like work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Work rated as equivalent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Work of equal value</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Covers all contractual terms</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Gender Pay Gap Regulations (2017)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Mean &amp; median pay gap between men and women</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400"/>
+              <a:t>Also: differences in % receiving bonus pay; bonus pay gap; % of men and women in each pay quartile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Equal pay for equal work</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Key point: GPG is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1"/>
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> the same as equal pay</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:r>
-[...51 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2363709323"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D63501-8CF4-493B-8310-3930EB872010}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1475523" y="894271"/>
+            <a:ext cx="7760988" cy="1253280"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Prospect equal pay cases</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC7D6411-04B9-43E9-BDFB-0164C5E17F0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="576936">
+            <a:off x="7247940" y="4353544"/>
+            <a:ext cx="2852737" cy="2393950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08342460-A0B4-493E-A5C6-676B6ABE016E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="20742560">
+            <a:off x="3424029" y="2402880"/>
+            <a:ext cx="3863975" cy="2493962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19168F38-B750-464C-BD3A-06A571D7AC80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="1229377">
+            <a:off x="8013215" y="2147551"/>
+            <a:ext cx="3589011" cy="2205993"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Content Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E63862-7872-427F-A877-7AFA2EDD0D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="576647">
+            <a:off x="889145" y="2353844"/>
+            <a:ext cx="2356443" cy="3525815"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192992737"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C5C590A-2DD1-464A-8485-8DE82F866B43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Is there an equal pay case?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:srgbClr val="008476"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8FA71FD-305D-41D4-8550-C1F26DD6D5A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>What might be causing unequal pay &amp; what would you look for in the pay structure?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>Equal pay - a union perspective</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>library.prospect.org.uk/download/2019/00834  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3722405270"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B40FE3-58E3-4FC4-80B1-B1E5B27D621C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365109" y="1560576"/>
+            <a:ext cx="9876916" cy="4554874"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>There are many indicators to an equal pay problem. Some points to watch for:  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Opaque pay structures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Long pay bands</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Discretionary elements of pay</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Impact of performance pay</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Historically male dominated jobs or specialisms</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Gender segregation of roles </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>A lack of robust job evaluation </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Individual contracts </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Differences in average pay &amp; by quartiles in pay bands </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Clustering by gender at one end of pay scale </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Impact on part time or a-typical workers </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800"/>
+              <a:t>Check for impact on BAME and disabled workers too</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600"/>
+              <a:t>See our newsletter at : Equal pay - a union perspective  library.prospect.org.uk/download/2019/00834  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4175591680"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C68AEDD0-82E6-43E8-87F3-FA5DDBA2FB39}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAE570FF-AB62-4C05-9F40-81641BE9BE09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447913" y="121921"/>
-            <a:ext cx="7760988" cy="993866"/>
+            <a:off x="850490" y="547030"/>
+            <a:ext cx="7760988" cy="1112949"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Public Sector Equality Duty</a:t>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008476"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Time Limits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F71EC6-9876-4376-9D71-ECA5213244AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8181D8E7-3B1C-4DA5-AF91-BB9BC66A1B06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341769" y="1998865"/>
-            <a:ext cx="7973276" cy="5398226"/>
+            <a:off x="682906" y="2230244"/>
+            <a:ext cx="8553606" cy="3939062"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
-[...46 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Ensure a grievance (or appeal) is presented (but this does not extend the time limit)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Strict time limits for bringing a claim to the Employment Tribunal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Most claims 3 months from date of incident giving rise to the claim. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>Will increase to 6 months in October</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Equal pay – 6 months from the end of the contract being complained of </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>All claims must be presented to ACAS for Early Conciliation before presenting to the tribunal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1420511526"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="710597247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC5D238-7917-40E3-BC59-80C21AA0D921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="724866" y="757033"/>
             <a:ext cx="7760988" cy="587829"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:rPr lang="en-GB" sz="3200"/>
               <a:t>Quiz: test your understanding</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:rPr lang="en-GB" sz="3200"/>
             </a:br>
-            <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5429F904-F3BD-41AA-A8BA-A11D055553CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="471973" y="1151596"/>
             <a:ext cx="10652261" cy="4949371"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Which protected characteristic is missing? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" indent="-342900"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Age; Sex; Gender reassignment; Marriage/civil partnership; Pregnancy &amp; maternity; Race; Religion or belief; Sexual orientation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Equal pay and the gender pay gap are the same thing – true/false?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>The provisions of the Equality Act apply to workers – true/false?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Employers are liable for unlawful behaviour by an employee unless they have taken “all reasonable steps” taken to prevent it – true/false?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Direct discrimination is always unlawful – true/false?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600"/>
               <a:t>Employers must make reasonable adjustments for disabled workers unless there is a cost involved – true/false?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="843609081"/>
-      </p:ext>
-[...1791 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701711483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17966,1017 +25222,3519 @@
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E449C3-0113-4476-A52E-8E7A78D527A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="576476" y="317240"/>
             <a:ext cx="7760988" cy="1604865"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>A note on language</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51224FF5-2971-4CB8-9984-20F15F1CA58D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1463448" y="2576032"/>
+            <a:off x="576476" y="2606512"/>
             <a:ext cx="8429584" cy="2710739"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Sensitivity to language use is critical</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Think about inclusivity of language you use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Be prepared to listen and learn…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>…but don’t let language be a barrier, ok to make mistakes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258432570"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1F65A7-5784-4C8F-A021-BF024456FFB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1205642" y="2036240"/>
+            <a:ext cx="7463608" cy="2097157"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Part 3: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Taking action in your workplace</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4022374744"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C68AEDD0-82E6-43E8-87F3-FA5DDBA2FB39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447913" y="121921"/>
+            <a:ext cx="7760988" cy="993866"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Public Sector Equality Duty</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F71EC6-9876-4376-9D71-ECA5213244AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="341769" y="1998865"/>
+            <a:ext cx="7973276" cy="5398226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200"/>
+              <a:t>Applies to most public bodies plus some private and not-for-profits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200"/>
+              <a:t>General duty:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800"/>
+              <a:t>Eliminate unlawful discrimination</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800"/>
+              <a:t>Advance equality of opportunity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800"/>
+              <a:t>Foster good relations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200"/>
+              <a:t>Specific duties (vary by UK nation)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB" sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1420511526"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278F6567-2943-47DD-B8CD-42FA344055DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="985106" y="1816378"/>
+            <a:ext cx="8469648" cy="4216608"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>EHRC recommendations on employer good practice:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Have an equality policy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Show leadership on equality issues</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Assess the equalities impact of business changes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Monitor equalities outcomes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Regularly engage and consult staff on equality issues</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Provide equalities training</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Negotiate facilities for equality reps</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9221169F-A15A-06F1-CCCD-EE81D36F30A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="530293" y="459078"/>
+            <a:ext cx="3262297" cy="1161378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359143666"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCEBA2F0-DE8A-4FC1-B91A-0F716807B354}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="136251" y="-216933"/>
+            <a:ext cx="7760988" cy="1653210"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Discussion: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
+              <a:t>your workplace</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70CAC56E-C2DB-0E4B-D44B-D52F5A472327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9206478" y="3896000"/>
+            <a:ext cx="2856554" cy="1858060"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="71000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12652CB7-9AC0-B38C-1123-4C9B6BAA409A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9625353" y="4222824"/>
+            <a:ext cx="1943098" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PAY AND PENSIONS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C332AA4-9209-15D0-42D9-FA04D67672CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9282677" y="1659858"/>
+            <a:ext cx="2472680" cy="1858059"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent3"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="71000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8F1F41-09BE-6D3C-74B2-092BB5198DEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6054197" y="4768096"/>
+            <a:ext cx="3076575" cy="1926101"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent4"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="71000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F303E630-D07F-4A3A-B152-29D3393863A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6201837" y="5260173"/>
+            <a:ext cx="2876548" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RESTRUCTURING/REDUNDANCY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D280320-1E6E-B871-0F6D-4B65973CA99F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9206478" y="2040901"/>
+            <a:ext cx="2761306" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PERFORMANCE MANAGEMENT/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>APPRAISALS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60D42703-4821-ED14-960E-F3B7CD284881}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343644" y="5094150"/>
+            <a:ext cx="2667942" cy="1419225"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent2">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="71000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Oval 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CFA68C-CEF5-F5BA-A9D3-9DBCF3C8971F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3339480" y="4400994"/>
+            <a:ext cx="2581275" cy="2293203"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="71000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD9B2807-30FB-930D-D7FD-01D4D2EB2867}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3506167" y="4825030"/>
+            <a:ext cx="2247899" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>WORK-LIFE BALANCE/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>HEALTH &amp; SAFETY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D50BAD-F882-AA0D-F062-DD65B1D85420}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="338134" y="5326708"/>
+            <a:ext cx="2667942" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="5000"/>
+                  <a:lumOff val="95000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="74000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="83000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="45000"/>
+                  <a:lumOff val="55000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="30000"/>
+                  <a:lumOff val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:alpha val="71000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BULLYING &amp; HARASSMENT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21A32E72-2F24-49C9-90AA-5D92B4EC2717}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="136251" y="1634425"/>
+            <a:ext cx="8056327" cy="3302626"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" b="1" dirty="0"/>
+              <a:t>Group activity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2200" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:t>What  more could your employer do in relation to equality?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:t>What more could the Prospect </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" err="1"/>
+              <a:t>Bectu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:t> branch do to promote and embed equality?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3710127749"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96FADA67-213B-45DC-8943-5DB6564930F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914780" y="89647"/>
+            <a:ext cx="7760988" cy="919289"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Where to begin?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61A207DA-DDAB-43FE-9AC0-4B732FE1F468}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="788653" y="1632631"/>
+            <a:ext cx="8013242" cy="5751897"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Engaging colleagues &amp; raising awareness</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Be a good </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1"/>
+              <a:t>ally</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> – be an active bystander; increase visibility; education; listen and learn </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Think about your union branch:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Do you have equality reps/committee?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>equality a standing agenda item at branch meetings?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Is your branch representative of the workforce?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Are you getting a wide spectrum of views/opinions?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>equality part of your bargaining agenda?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Easy for new members to get involved?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3624725685"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17C3E9A-3C7F-494F-910E-5C65AD3219B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="264790" y="467832"/>
+            <a:ext cx="8354278" cy="1584252"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" sz="3600"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" sz="3600"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600"/>
+              <a:t>What if your employer won’t act?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="3600"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" sz="3600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123225C0-A8EB-4B3B-A20C-B3149E999EB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="264790" y="1894901"/>
+            <a:ext cx="7760988" cy="4223711"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>Can you increase the pressure?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Demonstrate staff concern</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>External pressure points </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>Can you find allies?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>Can you act without your employer? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Monitoring/data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Engagement</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Training/awareness raising</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>campaigning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2589129578"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB724ABA-4AFD-1429-E0CB-E1CDC7FDA6A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="null">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1804C191-3BAA-5A69-F82B-A30D826E14E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="724863" y="1219773"/>
+            <a:ext cx="9141108" cy="5141873"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97518E71-3FE2-083D-BFC9-92C356FC00E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="724863" y="352102"/>
+            <a:ext cx="7493161" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>Raising Awareness and running campaigns?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="534020038"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E8127B-EBAF-E437-4DC0-A1BED6A84B76}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DBC484E-B247-5880-B9FF-34E5FA27E6A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="191179"/>
+            <a:ext cx="5257800" cy="1325563"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:alpha val="60000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Liberation </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A670B04D-50B1-989C-6B14-C36CE0D96C0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838199" y="1825625"/>
+            <a:ext cx="6215743" cy="4656818"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:alpha val="15000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>If you have come here to help me, you are wasting your time.  But if you have come because you understand your liberation is bound up with mine, then let us work together.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Lilla Watson, Academic, Artist and Activist.   </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="Lilla Watson quote">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D396C8C3-2D90-2D36-FF56-F141B7BD79C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7464425" y="1825625"/>
+            <a:ext cx="3889375" cy="3889375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0E3BC0B-921E-4533-56CF-8A94C11E2332}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7473950" y="6023883"/>
+            <a:ext cx="3889375" cy="458560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4472C4">
+                    <a:lumMod val="50000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>A photo of Lilla Watson   </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2061312219"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2A1DC2D-A911-41AB-9B3E-60CA5AF9CD58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1136407" y="585434"/>
+            <a:ext cx="7760988" cy="716526"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Next steps</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EFC73F-3219-4719-A68C-7A32F7E7E406}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="585346" y="1929605"/>
+            <a:ext cx="7760988" cy="4392472"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Feedback on this course – what one thing are you going to take away?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Other courses:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Become an equality rep? London 9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> September</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Encourage others to attend intro to equality course</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>TUC and ACAS also provide free equality training</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Talk to your organiser</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A qr code on a blue background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B34447-9351-9D3F-60BA-D311862F49A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9017885" y="3429000"/>
+            <a:ext cx="3025462" cy="3025462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701711483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D641AA3-4F0E-46D8-998E-7A2E9FB886C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1235493" y="722821"/>
+            <a:off x="707174" y="1484821"/>
             <a:ext cx="7760988" cy="728789"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Introductions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B94E43-A54B-4AC6-B661-91B002FF42EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1144054" y="2088943"/>
+            <a:off x="707174" y="2996043"/>
             <a:ext cx="9435046" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>What is your name/pro noun (optional)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Where you currently work?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...12 lines deleted...]
-              <a:t>What do want to get out of the course?</a:t>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>What is your union role?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="781301506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5365DA1-51F6-4FA3-B25F-3C16478D6E03}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AB791E0-48A9-A0F1-A8C8-813E51E72632}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:custDataLst>
+              <p:tags r:id="rId2"/>
+            </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1272317" y="2033929"/>
-            <a:ext cx="7463608" cy="2064469"/>
+            <a:off x="-83627" y="1717491"/>
+            <a:ext cx="2371696" cy="2371696"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E793087-E35C-AC3B-2F3B-A053C71EDE20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId3"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2371171" y="1099302"/>
+            <a:ext cx="8486226" cy="3855308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>what are your aims for today?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA91FF48-1ABD-16BA-73F7-8F163B16FB75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5820032"/>
+            <a:ext cx="12192001" cy="1037968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198038"/>
+          </a:solidFill>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050" cap="rnd" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="741155" tIns="259404" rIns="1852888" bIns="203818" rtlCol="0" anchor="ctr">
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Slido app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> must be installed on every computer you’re presenting from</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF020CD-B189-CBFB-FF0A-13A176B4F276}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296462" y="6190785"/>
+            <a:ext cx="296462" cy="296462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Trapezium 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D24EF362-30F2-7802-A7F2-00F3907CFCC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="2700000">
+            <a:off x="9620371" y="514924"/>
+            <a:ext cx="3335198" cy="778213"/>
+          </a:xfrm>
+          <a:prstGeom prst="trapezoid">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 100000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EDFAF2"/>
+          </a:solidFill>
+          <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050" cap="rnd" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr tIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="198038"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do not edit
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="198038"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>How to change the design</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="198038"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Graphic 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75133AFC-C913-9A60-73DB-1F62365DBF88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10746748" y="6153727"/>
+            <a:ext cx="1111733" cy="370578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="71663519"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3448637700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF174984-14F2-4D23-80F2-248FE4D5EC92}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5365DA1-51F6-4FA3-B25F-3C16478D6E03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="194721" y="431091"/>
-            <a:ext cx="6768053" cy="833840"/>
+            <a:off x="661641" y="2096429"/>
+            <a:ext cx="8809462" cy="1390186"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-              <a:t>Recruitment and progression</a:t>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 1: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Workplace issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...207 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2246631484"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="71663519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Title 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF174984-14F2-4D23-80F2-248FE4D5EC92}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BEECB13-0A0B-E6E6-B690-E29546E56B85}"/>
               </a:ext>
-            </a:extLst>
-[...33 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7432560E-4F7A-4FD7-95F6-F08BA42587B8}"/>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10380131" y="233535"/>
-[...89 lines deleted...]
-            <a:ext cx="5713348" cy="3821229"/>
+            <a:off x="528507" y="1566931"/>
+            <a:ext cx="8265461" cy="3354805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6">
+          <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C54B504E-E3A8-487D-B33D-9820DADD0DF2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3667173D-EED4-6405-47DB-88AEFC09B074}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6545327" y="5567596"/>
-            <a:ext cx="5268752" cy="461665"/>
+            <a:off x="528507" y="5666989"/>
+            <a:ext cx="6306477" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-                </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>Experiences of sexual harassment, Prospect Workplace Behaviours survey (2018)</a:t>
-            </a:r>
+              <a:t>Social Model of Disability: Language | Disability Rights UK</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Straight Connector 4">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AEFD965-EC82-4D1C-B644-43052B8E2538}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB55D697-2AF2-77AE-2F48-A271A451D145}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvCxnSpPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5800725" y="1657349"/>
-            <a:ext cx="0" cy="4219576"/>
+            <a:off x="0" y="305572"/>
+            <a:ext cx="7449356" cy="659525"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:style>
-[...13 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="28292B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="Arial" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 1: Workplace issues</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="790539156"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481702061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B4F5CCA-8CD7-4E9A-ACD8-5A50730F0A05}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B394FDA-9AFA-0A23-686A-B9F9DFA9F466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="834494" y="381625"/>
-            <a:ext cx="6881300" cy="872883"/>
+            <a:off x="-781985" y="-134087"/>
+            <a:ext cx="8411154" cy="1350422"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Pay</a:t>
+            <a:pPr lvl="0" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Bullying and harassment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07053C02-6DAD-43E4-BD32-1F87AAF66816}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D69903EA-B4CA-52A9-B5A3-BE61CBA08C2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="76488" y="6445476"/>
-            <a:ext cx="7760988" cy="490731"/>
+            <a:off x="6096003" y="1964268"/>
+            <a:ext cx="5560073" cy="3361215"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...36 lines deleted...]
-          <p:cNvPr id="4" name="Chart 3">
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0B7E92-0D3E-43A7-9770-BDDCE6F25069}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63729E84-B1F5-2B19-E7FE-BAEDA072D902}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...19 lines deleted...]
-      </p:graphicFrame>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="326468" y="1964268"/>
+            <a:ext cx="5572344" cy="3361215"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
+</file>
+
+<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_APP_VERSION" val="1.20.0.7308"/>
+  <p:tag name="SLIDO_EVENT_SECTION_UUID" val="ba583b5d-f6b7-4e22-94a2-e12acb105a8c"/>
+  <p:tag name="SLIDO_EVENT_UUID" val="2d11a779-7120-4f55-bab4-e0cd2ef3564a"/>
+  <p:tag name="SLIDO_PRESENTATION_ID" val="044214e9-0530-4826-8693-acef1dd592ed"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_METADATA" val="eyJUaW1lc3RhbXAiOjE3ODMzMjYwODl9"/>
+  <p:tag name="SLIDO_TYPE" val="SlidoPoll"/>
+  <p:tag name="SLIDO_POLL_UUID" val="124e4123-31e7-45ef-86da-1c8b5abd0c94"/>
+  <p:tag name="SLIDO_TIMELINE" val="W3sicG9sbFF1ZXN0aW9uVXVpZCI6ImRiZGUzM2NiLTQyOTYtNGRhYy1iM2UxLTVjN2UzYzIyZjJhMCIsInNob3dSZXN1bHRzIjp0cnVlLCJzaG93Q29ycmVjdEFuc3dlcnMiOmZhbHNlLCJ2b3RpbmdMb2NrZWQiOmZhbHNlfV0="/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_ELEMENT" val="interaction_image"/>
+  <p:tag name="INTERACTION_TYPE" val="WordCloud"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_ELEMENT" val="title"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_METADATA" val="eyJUaW1lc3RhbXAiOjE3ODMwOTQxOTB9"/>
+  <p:tag name="SLIDO_POLL_UUID" val="69d1dae9-4aab-41b9-b93e-62c34b5967a4"/>
+  <p:tag name="SLIDO_TIMELINE" val="W3sicG9sbFF1ZXN0aW9uVXVpZCI6IjAwZWZhNmUzLTI0ODYtNGQyMC1iMzM0LTM3MTg2MWQxYjdjYSIsInNob3dSZXN1bHRzIjp0cnVlLCJzaG93Q29ycmVjdEFuc3dlcnMiOmZhbHNlLCJ2b3RpbmdMb2NrZWQiOmZhbHNlfV0="/>
+  <p:tag name="SLIDO_TYPE" val="SlidoPoll"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="INTERACTION_TYPE" val="WordCloud"/>
+  <p:tag name="SLIDO_ELEMENT" val="interaction_image"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="SLIDO_ELEMENT" val="title"/>
+</p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Prospect-PPT-2019">
   <a:themeElements>
     <a:clrScheme name="Prospect-Bectu">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D20071"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F1861C"/>
       </a:accent2>
       <a:accent3>
@@ -19744,151 +29502,546 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E947CE934D5F244F85E6924BDABE2F80" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1fa09037a22367b3237ddfffad6181d">
-[...1 lines deleted...]
-    <xsd:import namespace="33d817b9-1001-4def-b381-aa17001c551c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D7AC766A08B146B6390D5D437781FB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="271d3237e3a3105c36734367fa5fbb0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ecf5486-e989-4379-bfee-e9488933998c" xmlns:ns3="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aed814d7e4098f4bda59d5ed84b832ad" ns2:_="" ns3:_="">
+    <xsd:import namespace="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <xsd:import namespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...8 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33d817b9-1001-4def-b381-aa17001c551c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ecf5486-e989-4379-bfee-e9488933998c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ddb10955-4951-4066-b3c1-96eb136e60ed" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{88009270-4462-4200-a448-d84ec13952d8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -19947,210 +30100,231 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ecf5486-e989-4379-bfee-e9488933998c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70CDF5A1-E966-42E2-A66C-711524DA8090}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20C8521C-DC82-4C90-BF07-9021AF943AA5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4E8E651-9443-4547-B66F-03D1A3331C24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B9E425-26AA-4926-9F27-22F8DAEBE606}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20C8521C-DC82-4C90-BF07-9021AF943AA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70CDF5A1-E966-42E2-A66C-711524DA8090}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
+    <ds:schemaRef ds:uri="33d817b9-1001-4def-b381-aa17001c551c"/>
+    <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4238</Words>
+  <Words>6396</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>391</Paragraphs>
-[...2 lines deleted...]
-  <HiddenSlides>0</HiddenSlides>
+  <Paragraphs>529</Paragraphs>
+  <Slides>48</Slides>
+  <Notes>47</Notes>
+  <HiddenSlides>10</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>48</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="51" baseType="lpstr">
+    <vt:vector size="64" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>circe</vt:lpstr>
       <vt:lpstr>ObjektivMk2_W</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Tahoma</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>verdana</vt:lpstr>
       <vt:lpstr>verdana</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Prospect-PPT-2019</vt:lpstr>
       <vt:lpstr>Prospect-BECTU</vt:lpstr>
-      <vt:lpstr> Introduction to Equality, Diversity &amp; Inclusion (EDI) in the Workplace </vt:lpstr>
+      <vt:lpstr> Introduction to Equality  </vt:lpstr>
       <vt:lpstr>Overview of session</vt:lpstr>
       <vt:lpstr>Learning outcomes</vt:lpstr>
       <vt:lpstr>A note on language</vt:lpstr>
       <vt:lpstr>Introductions</vt:lpstr>
-      <vt:lpstr>Part 1: Workplace issues</vt:lpstr>
-      <vt:lpstr>Recruitment and progression</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Part 1:  Workplace issues</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Bullying and harassment</vt:lpstr>
+      <vt:lpstr>Recruitment and progression </vt:lpstr>
       <vt:lpstr>Pay</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Part 2: Equality Law</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Equality Act 2010</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Part 2:  What the law says</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>When might issues of equality/discrimination arise?</vt:lpstr>
+      <vt:lpstr>Protected Characteristics</vt:lpstr>
+      <vt:lpstr>Power, pay gaps and the workplace</vt:lpstr>
       <vt:lpstr>Prohibited Conduct</vt:lpstr>
       <vt:lpstr>Direct Discrimination</vt:lpstr>
       <vt:lpstr>Indirect Discrimination</vt:lpstr>
       <vt:lpstr>Harassment</vt:lpstr>
       <vt:lpstr>Victimisation</vt:lpstr>
       <vt:lpstr>Activity – what would you argue here? </vt:lpstr>
       <vt:lpstr>Disability Discrimination</vt:lpstr>
       <vt:lpstr>Types of disability discrimination</vt:lpstr>
       <vt:lpstr>Reasonable adjustments</vt:lpstr>
       <vt:lpstr>Activity </vt:lpstr>
-      <vt:lpstr>Discrimination arising from a disability</vt:lpstr>
+      <vt:lpstr>   Discrimination arising from a disability</vt:lpstr>
+      <vt:lpstr>Example</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Case study answer</vt:lpstr>
       <vt:lpstr>Discrimination in pay</vt:lpstr>
+      <vt:lpstr>Prospect equal pay cases</vt:lpstr>
+      <vt:lpstr>Is there an equal pay case? </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Time Limits</vt:lpstr>
+      <vt:lpstr>Quiz: test your understanding </vt:lpstr>
+      <vt:lpstr>Part 3:  Taking action in your workplace</vt:lpstr>
       <vt:lpstr>Public Sector Equality Duty</vt:lpstr>
-      <vt:lpstr>Quiz: test your understanding </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Part 3: Taking action in your workplace</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Trade union members are key to addressing workplace EDI issues</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Challenges of EDI organising</vt:lpstr>
+      <vt:lpstr>Discussion:  your workplace</vt:lpstr>
       <vt:lpstr>Where to begin?</vt:lpstr>
       <vt:lpstr>  What if your employer won’t act? </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Liberation </vt:lpstr>
       <vt:lpstr>Next steps</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Nick Kardahji</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100E947CE934D5F244F85E6924BDABE2F80</vt:lpwstr>
+    <vt:lpwstr>0x010100D8D7AC766A08B146B6390D5D437781FB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_AdHocReviewCycleID">
     <vt:i4>903175313</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_EmailSubject">
     <vt:lpwstr>EDI updated workbook</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmail">
     <vt:lpwstr>mroberts@bectu.org.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Martin Roberts</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_PreviousAdHocReviewCycleID">
     <vt:i4>1782904973</vt:i4>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>