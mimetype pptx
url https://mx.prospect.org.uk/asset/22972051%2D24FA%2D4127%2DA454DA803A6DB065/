--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -34,211 +34,191 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483691" r:id="rId4"/>
     <p:sldMasterId id="2147483700" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId54"/>
+    <p:notesMasterId r:id="rId49"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId55"/>
+    <p:handoutMasterId r:id="rId50"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="530" r:id="rId6"/>
     <p:sldId id="563" r:id="rId7"/>
     <p:sldId id="586" r:id="rId8"/>
     <p:sldId id="585" r:id="rId9"/>
     <p:sldId id="612" r:id="rId10"/>
-    <p:sldId id="628" r:id="rId11"/>
-[...22 lines deleted...]
-    <p:sldId id="608" r:id="rId34"/>
+    <p:sldId id="536" r:id="rId11"/>
+    <p:sldId id="613" r:id="rId12"/>
+    <p:sldId id="624" r:id="rId13"/>
+    <p:sldId id="537" r:id="rId14"/>
+    <p:sldId id="620" r:id="rId15"/>
+    <p:sldId id="622" r:id="rId16"/>
+    <p:sldId id="633" r:id="rId17"/>
+    <p:sldId id="631" r:id="rId18"/>
+    <p:sldId id="609" r:id="rId19"/>
+    <p:sldId id="615" r:id="rId20"/>
+    <p:sldId id="555" r:id="rId21"/>
+    <p:sldId id="616" r:id="rId22"/>
+    <p:sldId id="553" r:id="rId23"/>
+    <p:sldId id="542" r:id="rId24"/>
+    <p:sldId id="595" r:id="rId25"/>
+    <p:sldId id="596" r:id="rId26"/>
+    <p:sldId id="597" r:id="rId27"/>
+    <p:sldId id="598" r:id="rId28"/>
+    <p:sldId id="611" r:id="rId29"/>
+    <p:sldId id="599" r:id="rId30"/>
+    <p:sldId id="600" r:id="rId31"/>
+    <p:sldId id="601" r:id="rId32"/>
+    <p:sldId id="608" r:id="rId33"/>
+    <p:sldId id="632" r:id="rId34"/>
     <p:sldId id="570" r:id="rId35"/>
     <p:sldId id="617" r:id="rId36"/>
     <p:sldId id="584" r:id="rId37"/>
     <p:sldId id="604" r:id="rId38"/>
-    <p:sldId id="569" r:id="rId39"/>
-[...13 lines deleted...]
-    <p:sldId id="594" r:id="rId53"/>
+    <p:sldId id="573" r:id="rId39"/>
+    <p:sldId id="545" r:id="rId40"/>
+    <p:sldId id="543" r:id="rId41"/>
+    <p:sldId id="552" r:id="rId42"/>
+    <p:sldId id="557" r:id="rId43"/>
+    <p:sldId id="587" r:id="rId44"/>
+    <p:sldId id="589" r:id="rId45"/>
+    <p:sldId id="629" r:id="rId46"/>
+    <p:sldId id="614" r:id="rId47"/>
+    <p:sldId id="594" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6799263" cy="9929813"/>
   <p:custDataLst>
-    <p:tags r:id="rId56"/>
+    <p:tags r:id="rId51"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -355,51 +335,51 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="008476"/>
     <a:srgbClr val="FEC86E"/>
     <a:srgbClr val="FBD603"/>
     <a:srgbClr val="28292B"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{CCFCE535-B28F-4288-A59E-81822E37B30D}" v="7" dt="2026-08-21T08:21:51.644"/>
+    <p1510:client id="{B3EA79DF-B050-497B-93AD-B5D7BBF9DA65}" v="11" dt="2026-09-11T10:41:21.388"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -545,553 +525,208 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
+    <p:restoredLeft sz="16045" autoAdjust="0"/>
     <p:restoredTop sz="50799" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="51" d="100"/>
+          <a:sy n="51" d="100"/>
         </p:scale>
-        <p:origin x="76" y="36"/>
+        <p:origin x="1780" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="-60"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="71" d="100"/>
           <a:sy n="71" d="100"/>
         </p:scale>
         <p:origin x="2944" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}"/>
-    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
-      <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:24:36.040" v="7219" actId="20577"/>
+    <pc:docChg chg="addSld modSld sldOrd">
+      <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:41:21.388" v="10" actId="2711"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-[...280 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:53:15.459" v="2128" actId="120"/>
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:32.950" v="7" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="172455844" sldId="595"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-12T11:53:15.459" v="2128" actId="120"/>
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:32.950" v="7" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="172455844" sldId="595"/>
             <ac:spMk id="3" creationId="{5A53521D-1ED2-49CD-8768-4B77244B7EBC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:49:12.086" v="4563" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:48.020" v="8" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3394674869" sldId="599"/>
-[...34 lines deleted...]
-          <pc:sldMk cId="781301506" sldId="612"/>
+          <pc:sldMk cId="2845685465" sldId="596"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-14T10:19:27.142" v="2606" actId="1076"/>
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:48.020" v="8" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="781301506" sldId="612"/>
-[...8 lines deleted...]
-            <ac:spMk id="3" creationId="{D2B94E43-A54B-4AC6-B661-91B002FF42EC}"/>
+            <pc:sldMk cId="2845685465" sldId="596"/>
+            <ac:spMk id="3" creationId="{FCDA808E-377D-447B-9535-63FCBE705202}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:21:53.199" v="6885" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:41:03.772" v="9" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3481702061" sldId="613"/>
+          <pc:sldMk cId="2783886113" sldId="597"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:03:38.919" v="5377" actId="1076"/>
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:41:03.772" v="9" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3481702061" sldId="613"/>
-            <ac:spMk id="5" creationId="{3667173D-EED4-6405-47DB-88AEFC09B074}"/>
+            <pc:sldMk cId="2783886113" sldId="597"/>
+            <ac:spMk id="3" creationId="{4AD3124B-2EA4-4D83-AB8E-BD0EB14951D3}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:14:46.850" v="5917" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:41:21.388" v="10" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2538043373" sldId="615"/>
+          <pc:sldMk cId="999793512" sldId="598"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:41:21.388" v="10" actId="2711"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="999793512" sldId="598"/>
+            <ac:spMk id="3" creationId="{BDB26BFA-7EEF-4E0B-BBF3-04F5B8ED1005}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T08:24:36.040" v="7219" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:00.207" v="6" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2096881792" sldId="616"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...33 lines deleted...]
-        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-21T07:02:18.923" v="5372" actId="1076"/>
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:40:00.207" v="6" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3448637700" sldId="628"/>
-[...8 lines deleted...]
-            <ac:spMk id="3" creationId="{8E793087-E35C-AC3B-2F3B-A053C71EDE20}"/>
+            <pc:sldMk cId="2096881792" sldId="616"/>
+            <ac:spMk id="2" creationId="{1482B127-B746-4823-A783-F1A366148BA4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:13:34.325" v="5205" actId="20577"/>
+      <pc:sldChg chg="addSp modSp ord">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:07:41.009" v="2" actId="767"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="479271510" sldId="631"/>
+          <pc:sldMk cId="3571692894" sldId="632"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:07:41.009" v="2" actId="767"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3571692894" sldId="632"/>
+            <ac:spMk id="3" creationId="{9B646647-3ECA-35F6-3A97-7E95283E3A79}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add">
+        <pc:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:27:58.852" v="4"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4093632975" sldId="633"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-08-19T07:13:34.325" v="5205" actId="20577"/>
+          <ac:chgData name="Abbie Jenkinson" userId="eea7fb28-1679-433b-b7c8-8d9b353028dc" providerId="ADAL" clId="{5B4D50E6-874A-4467-A758-2C7AE13CC3BF}" dt="2026-09-11T10:27:58.852" v="4"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="479271510" sldId="631"/>
-            <ac:spMk id="2" creationId="{F0D26514-9FDD-5E38-FDEC-D8CE8442C414}"/>
+            <pc:sldMk cId="4093632975" sldId="633"/>
+            <ac:spMk id="2" creationId="{B129D2CA-8E54-B6ED-CE3E-01AE34A008C5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\wat-fps3.prospect.local\Nick.Kardahji\Equalities\Race%20equality%20training\Race%20equality%20training%20stats.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
@@ -2931,51 +2566,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3851275" y="0"/>
             <a:ext cx="2946400" cy="498475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DB6951EA-D259-4D64-90BA-25767EA22B10}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21/08/2026</a:t>
+              <a:t>11/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96371E42-7060-5C8B-B995-A7AA9B865581}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9431338"/>
             <a:ext cx="2946400" cy="498475"/>
@@ -3112,51 +2747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3851342" y="0"/>
             <a:ext cx="2946347" cy="498215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7775DE61-124E-0F40-8D2D-41EDA1E0CEE2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/21/2026</a:t>
+              <a:t>9/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5954713" cy="3351213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3384,276 +3019,266 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2012/November/9/Prospect-legal-win-for-Home-Office-staff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2017/00620" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2012/November/9/Prospect-legal-win-for-Home-Office-staff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prospect.org.uk/news/id/2017/00620" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D9Ihs241zeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D9Ihs241zeg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/eiTaixC7yz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/eiTaixC7yz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonewall.org.uk/inclusive-workplaces/proud-employers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stonewall.org.uk/inclusive-workplaces/proud-employers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>9.30am</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Introduce name and pronouns</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -3837,51 +3462,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C1C66E6-4702-DC5B-7173-3AE83A29C12A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1853509001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3901,206 +3526,212 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...8 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Don’t spend too much time on this but useful to know that the Government has been consulting on disability and ethnicity pay gap reporting – superficially similar to gender pay gap but it is problematic because disabilities often are comparable (visible versus non-visible; social stigma of some and not others etc); what happens if you have multiple conditions /disabilities etc</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="13128300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B115FCC3-E798-1BF8-B8FD-B5056370720A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2121F24-F0C2-322F-7CEA-E7805518ADDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E80F93A-0C06-5BE2-2E9A-537C896612C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Have a break after this.</a:t>
+              <a:t>Can you put into groups or use the chat if short on time</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>10. 45am BREAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24BE609A-F256-9F5C-F764-EA8D4F374326}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1050101218"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3487839112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16122498-B526-09CC-1F40-EEA2A17699F0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4128,78 +3759,81 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B5FAE2-7523-AAB6-247B-67A32D1408E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>11 am</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B600383-8E9D-465E-74E6-3714613719FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3341274529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4610,51 +4244,51 @@
               <a:latin typeface="ObjektivMk2_W"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229249789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4697,51 +4331,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Pick out a selection of cases to highlight the broad application of the EA2010 e.g. applying to different groups and different types of prohibited conduct (2018 to 2020 seems to cover a number of different situations) which we will move onto in next section. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571549794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4784,51 +4418,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Please add in any current issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3492127297"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5172,51 +4806,51 @@
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="84046706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5381,51 +5015,51 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Who holds the positions of power (&amp; privilege) in your workplaces and how does that affect how the organisation is run?</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2134560985"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5468,51 +5102,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Just go through – ask reps what each of them are.  Definitions are on the following slides with examples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="645007371"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5816,51 +5450,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112388729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6017,51 +5651,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="621089590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6148,51 +5782,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Applies to all protected characteristics except for pregnancy and maternity.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564024468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6253,51 +5887,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Protects people providing evidence in support of a colleague’s grievance e.g. if a colleague gave witness evidence in relation to a race discrimination/sexual harassment claim for example, they will have protection under the Act if they are treated unfavourably.  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3445208944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6320,52 +5954,56 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>11.50am</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Put reps into groups and allocate one case study per group. 10 mins</a:t>
+              <a:t> Put reps into groups and allocate one case study per group. 5-10 mins + 5-10 mins feedback</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Victimisation – unfavourable treatment – being removed from the list; protected act – raising a complaint of sexual harassment.  It doesn’t matter that the claimant’s complaint was not upheld. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Waters v. Commissioner of Police For The Metropolis</a:t>
             </a:r>
             <a:r>
@@ -6474,74 +6112,74 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>JH Walker Ltd v Hussain and others </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="1" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Take a break</a:t>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>12. 15pm BREAK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752640259"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6560,50 +6198,60 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Explain that disability discrimination is particularly complicated </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Cancer, MS and HIV automatically covered – otherwise definition applies. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Long term – has lasted or is expected to last a year or more.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
@@ -6628,51 +6276,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>New additions to the definition are long covid and the menopause</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883251239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6757,51 +6405,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>To find out whether a job applicant has a particular disability where having that disability is an occupational requirement of the job</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022521920"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6898,51 +6546,51 @@
               <a:t>Whether financial support is available to help the organisation.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2633922157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7015,153 +6663,180 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>5 – acquiring or modifying equipment </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4213636927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A60A86-D91C-502B-CD33-9FCCB1A2FAC3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F31E0F8-74BD-2CCE-0404-7474D0AF24FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE317C4-757D-FDA0-5FDC-7F5627D272BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...6 lines deleted...]
-              <a:t>Equal Pay will be covered in the Equality Reps course </a:t>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>11 am</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>This is just a very quick overview explain that the employment law course covers equality law in more detail and the Prospect legal team also run regular briefings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FED72E6-DB61-E947-AD0B-AC20D0F973E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2653363153"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3390743788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7273,100 +6948,90 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...17 lines deleted...]
-              <a:t>JF</a:t>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The following group of slides have been hidden as an optional extra and time dependent. They go into disability discrimination in more detail</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Equal Pay will be covered in the Statutory Equality Reps course </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>31</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3885986230"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2653363153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7376,88 +7041,100 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
                 <a:effectLst/>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-              </a:rPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB"/>
               <a:t>JF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>32</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168229571"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3885986230"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7467,139 +7144,88 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" lvl="0" indent="-342900">
-[...10 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...44 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>JF</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3020573250"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168229571"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7609,273 +7235,139 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...22 lines deleted...]
-                </a:solidFill>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="215900" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...21 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Employment Tribunal found that there was an anomaly in the bonus scheme. Whereas managers had a discretion, having issued a warning for a conduct related matter, to determine that such warning would not affect entitlement to the bonus, if awarded, no such discretion existed in relation to a sick absence warning. The claimants were thus not awarded a bonus. They won their claim of disability discrimination at the ET, the ET saying that non-payment of bonus was the consequence, result, effect or outcome of each claimant's disability and the non-payment to the claimants was disproportionate to achieve the aim of acknowledging employees' contributions towards corporate achievements and specifically to encourage and reward good performance and attendance. The respondent appealed.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="215900" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...9 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The EAT dismissed the appeal. The Employment Tribunal found that in each case the absences leading to the warning were disability related. That type of warning automatically disentitled the claimants to the bonus. That was plainly sufficient to amount to unfavourable treatment (non-payment of the bonus) in consequence of the disability. The Employment Tribunal were also entitled to reject the respondent's justification defence.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...127 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3102629674"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3020573250"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7885,84 +7377,131 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Ask the group if they know how to raise issues ? What is the process?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Employers sometimes will delay a process so staff are unable to lodge a case. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Strict time limits for bringing a claim to the Employment Tribunal. Changing from 3 to 6 months in October from the incident complained of </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Equal pay – 6 months from the end of the contract being complained of </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>All claims must be presented to ACAS for Early Conciliation before presenting to the tribunal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2513152982"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="57879675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7972,84 +7511,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125500676"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1903802905"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8061,82 +7597,155 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>JF/SH</a:t>
-            </a:r>
+              <a:t>Read through slide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="84455">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Public Sector Equality Duty</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>PSED: outline of key features of the Duty; relatively weak, with limited enforcement in practice, but a potential tool for activists to use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Some successes in using PSED to challenge behaviour of public authorities (e.g. challenging council development plans)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>37</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1303575075"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918326741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8146,84 +7755,317 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Outlines some of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Equality and Human Rights Commission (EHRC)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’s recommendations for good practice by employers; not legal requirements (unless subject to Public Sector Equality Duty (PSED) but help minimise risk of breach of Equality Act</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>SH</a:t>
-            </a:r>
+              <a:t>A good example of the EHRC’S work is investigating antisemitism in the Labour party</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Enforcement of Equality Act is limited in practice</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Workers tend to trust unions more than management </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Collective action often faster, more effective </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Collective action engages, builds trust</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Top-down approach rarely works – need to engage everyone</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trade union members are key to addressing workplace equality issues</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Equality and Human Rights Commission (EHRC) has limited ability to enforce equalities legislation, underfunded and understaffed</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trade union members are well placed to know the issues, and devise good solutions; can leverage collective strength of union members to pressure employers to act</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Legal routes to tackling issues can be very important, but can also be long, expensive, and not always lead to satisfactory outcomes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Some issues (e.g. harassment) require a cultural change that legal action alone won’t achieve</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="57879675"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275596927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8235,121 +8077,167 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>You may not have time for this</a:t>
+              <a:t>Put the reps into new groups. Ask them to nominate a chair and a speaker to report back,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>1 – Disability</a:t>
+              <a:t>Answers could include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Employer</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>2 – False </a:t>
+              <a:t>Consistency and clarity of policies and pay</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>3 – True </a:t>
+              <a:t>Paying lip service; ERAs late, removal of networks=created a barrier so not involved; invisible data. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>4 – True</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Not! Following their own policies; misuse of passports; not implementing RA </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Branch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Galavanise</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>5 – False (age discrimination can be justified)</a:t>
+              <a:t>!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>6 - False</a:t>
-            </a:r>
+              <a:t>More equality reps </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>FOI of equality data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Create working groups: e.g. Sex Har</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>39</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2088148291"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473301236"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8380,60 +8268,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1903802905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2948311142"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8841,157 +8729,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...74 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>41</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918326741"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2610647050"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9001,489 +8813,363 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Does anyone run any awareness campaigns – why we need to be aware of these issues etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> march international </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>womens</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> October world mental health day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>February LGBT history month or disability pride in July </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3941077187"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF5A099-1911-7944-80DD-F7F56A9CE3FC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4009838-E711-9E08-1DD1-E4F52E46FD10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777EB652-569D-5847-907A-7C8E0F6FCF36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>Tweaking our current system to include people is not enough.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>Here we have a quote from Lilla Watson, a Murri or indigenous women from Australia.  She understands.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" b="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="0"/>
+              <a:t>A liberated workplace would be one in which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>the barriers to participation have been removed and individual adjustments are rarely if ever needed.  Where stigma and discrimination are a thing of the past and diversity experience/skills embraced</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A2E40FD-37C4-D4A4-D6B2-EDAF0794D6AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
+            <a:fld id="{E4532E89-7C5B-44AE-A634-5FD66F1D919E}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...235 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>42</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275596927"/>
-[...171 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473301236"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738281540"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9493,584 +9179,50 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
-[...532 lines deleted...]
-          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
@@ -10091,51 +9243,51 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>48</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="533872872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10262,51 +9414,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3225268472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10640,95 +9792,95 @@
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>With the Introduction of  Statutory Equality Reps in October unions will have more influence within workplaces to further their equality aims to make workplaces  more inclusive and start to move closer to the liberation model buy including groups of people from the start. </a:t>
+              <a:t>With the Introduction of  Statutory Equality Reps in October unions will have more influence within workplaces to further their equality aims to make workplaces  more inclusive and start to move closer to the liberation model buy including different groups of people from the start. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Proud Employers | Stonewall UK</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2244873504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10879,51 +10031,51 @@
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:uFillTx/>
               </a:defRPr>
             </a:pPr>
             <a:fld id="{0C33A824-D943-4082-AFA8-3F84394A2552}" type="slidenum">
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:uFillTx/>
               <a:latin typeface="Aptos"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -11042,51 +10194,51 @@
               <a:t>The reason the percentage is only 16% is that there are so few female engineers to start with, it would not be possible to get a much higher percentage.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C16B0746-24FF-0B4F-A25A-E2B460B25A57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536540749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -13455,235 +12607,215 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/powerpoint-polling?utm_source=powerpoint&amp;utm_medium=placeholder-slide" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/support/ppi/how-to-change-the-design" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/news/a-decade-fighting-for-equality-at-work" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prospect.org.uk/news/a-decade-fighting-for-equality-at-work" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/596cd9c340f0b60a440001cb/Land_Registry_v_Ms_E_Houghton_and_Others_UKEAT_0149_14_BA.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/596cd9c340f0b60a440001cb/Land_Registry_v_Ms_E_Houghton_and_Others_UKEAT_0149_14_BA.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Equality_and_Human_Rights_Commission" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Equality_and_Human_Rights_Commission" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/support/ppi/how-to-change-the-design" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slido.com/powerpoint-polling?utm_source=powerpoint&amp;utm_medium=placeholder-slide" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.disabilityrightsuk.org/social-model-disability-language?srsltid=AfmBOoqLNxA51eetygn_tgANtN3OphYRI6FYbUrPTqVrFxgWWWH_S-XM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -13714,336 +12846,50 @@
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Introduction to Equality </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="8800"/>
             </a:br>
             <a:endParaRPr lang="en-GB" sz="8000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4183138521"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
-[...284 lines deleted...]
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44110F79-9C2C-83BC-531C-70A96929E63D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -14170,51 +13016,51 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4006822930"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3541BAA2-FEF5-6AB6-A927-8EB0AF342AD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14260,499 +13106,124 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="138170"/>
             <a:ext cx="12202064" cy="6722339"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1425134728"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAC93412-AC17-E183-D5D5-A1ABC7D86012}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D49362-283D-573A-BB65-AE0669EB3157}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B129D2CA-8E54-B6ED-CE3E-01AE34A008C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:custDataLst>
-[...1 lines deleted...]
-            </p:custDataLst>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="444693" y="1742703"/>
-            <a:ext cx="2371696" cy="2371696"/>
+            <a:off x="511329" y="2996953"/>
+            <a:ext cx="8809462" cy="1390186"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...18 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...67 lines deleted...]
-              <a:rPr lang="en-GB" sz="4000" b="1">
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What are the current equality issues at your workplace?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...265 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3604526654"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4093632975"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44C59606-B69C-0C06-679C-5214959680DE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -14790,51 +13261,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>What the law says</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479271510"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E040877A-58C9-4129-80E1-C2119737E090}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15177,51 +13648,51 @@
             <a:lightRig rig="twoPt" dir="t">
               <a:rot lat="0" lon="0" rev="7200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="25400" h="19050"/>
             <a:contourClr>
               <a:srgbClr val="FFFFFF"/>
             </a:contourClr>
           </a:sp3d>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1053786028"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58BE11A0-7F3B-218E-974D-812FED3E6D47}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -15280,94 +13751,95 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>A decade fighting for equality at work | Prospect</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2538043373"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="596842" y="722821"/>
             <a:ext cx="7760988" cy="980249"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="008476"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>When might issues of equality/discrimination arise?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1166883" y="2267712"/>
             <a:ext cx="8727743" cy="3703317"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
@@ -15533,51 +14005,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3992025354"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967E57D2-934C-4573-90C5-35FD9084CEAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15635,54 +14107,55 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1482B127-B746-4823-A783-F1A366148BA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="226075" y="284891"/>
             <a:ext cx="7760988" cy="1204160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="008476"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Protected Characteristics</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{515C1DC1-E5C1-4F33-A85D-23CE9ABB95CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="192124" y="2515062"/>
@@ -17574,51 +16047,51 @@
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="4" grpId="0" animBg="1"/>
       <p:bldP spid="2" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
       <p:bldP spid="11" grpId="0"/>
       <p:bldP spid="10" grpId="0"/>
       <p:bldP spid="12" grpId="0"/>
       <p:bldP spid="13" grpId="0"/>
       <p:bldP spid="14" grpId="0"/>
       <p:bldP spid="15" grpId="0"/>
       <p:bldP spid="16" grpId="0"/>
       <p:bldP spid="17" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1028" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7ACF9F5-AC2E-141B-3D30-CBF9A3A73F13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17690,190 +16163,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3500">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Power, pay gaps and the workplace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="830688837"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...138 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -17883,284 +16217,429 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E99812E3-EE64-4C36-A0F5-DE55178EB4AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="627638" y="967274"/>
             <a:ext cx="8113106" cy="922020"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Prohibited Conduct</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6C2827-DACA-40FC-8DAB-EE669316AFCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1248300" y="2377615"/>
             <a:ext cx="4847700" cy="2442035"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Direct discrimination</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Indirect</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Harassment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Victimisation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2841758872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FD1499-B6E8-41FF-8E91-4F590754F363}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485333" y="386530"/>
+            <a:ext cx="7760988" cy="1143756"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Overview of session</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD825E44-80AF-4858-9E1A-41995A888BB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485333" y="2130319"/>
+            <a:ext cx="8274542" cy="4229100"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Structure of today’s session:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Introduction </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 1: An overview of discrimination &amp; inequality in UK workplaces </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 2: What the law says </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Part 3: Taking action: campaigning and organising around equality issues</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2676190154"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47EA4C5-F190-42AD-AF97-D22C616D0E5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="951648" y="379921"/>
             <a:ext cx="5992077" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Direct Discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A53521D-1ED2-49CD-8768-4B77244B7EBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475524" y="2412793"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="619125" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A person is treated less favourably because of a protected characteristic</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="619125" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Includes discrimination on the grounds of association or perception</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="619125" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The ‘but for’ test</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="619125" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Age discrimination only – subject to test of justification</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="172455844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
@@ -18576,227 +17055,231 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBD315B1-FA0E-493F-AFC3-830E6B4A2A21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="818298" y="67666"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Indirect Discrimination</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDA808E-377D-447B-9535-63FCBE705202}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1294549" y="2174668"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The employer:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Applies a provision criterion or practice to all employees,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Which puts, or would put people sharing a protected characteristic at a disadvantage compared to others,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Which is not a proportionate means of achieving a legitimate aim, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="444500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Puts, or would put, the person at a disadvantage</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845685465"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -19242,208 +17725,212 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{013B7597-3195-4EAD-B766-533C7643FF91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523909" y="167712"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Harassment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AD3124B-2EA4-4D83-AB8E-BD0EB14951D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="893135" y="2133466"/>
             <a:ext cx="8114776" cy="4075947"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Harassment is where a person engages in unwanted conduct related to the relevant protected characteristic which has the purpose or effect of: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Violating that other person’s dignity, or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Creating an intimidating, hostile, degrading humiliating or offensive environment for them</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-209550" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buChar char="-"/>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800">
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Employers are liable for unlawful behaviour unless “all reasonable steps” taken to prevent it</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2783886113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -19804,192 +18291,196 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0B2FF78-98E9-4C25-A185-16C271098D3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="989748" y="189421"/>
+            <a:off x="388499" y="201947"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Victimisation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB26BFA-7EEF-4E0B-BBF3-04F5B8ED1005}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1332649" y="2222293"/>
+            <a:off x="530983" y="2422709"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Victimisation is where a person is treated unfavourably because they have:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Brought proceedings under the law</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Given evidence or information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Done anything else under the Act </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alleged that someone has infringed the Act</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="999793512"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -20435,184 +18926,186 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A278BED-738F-422F-A35F-C9A24E555105}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="267516" y="397007"/>
             <a:ext cx="8533583" cy="811981"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Activity – what would you argue here? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20A08805-44B4-444F-B472-6620B8A30EE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="267516" y="1646707"/>
             <a:ext cx="11924484" cy="5211293"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst>
                 <a:tab pos="-457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3000" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>C, a police officer, made a complaint that she had been sexually assaulted by a male colleague whilst off duty.  Her complaint was not upheld.  Subsequently, her name was removed from a list of specialist officers. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst>
                 <a:tab pos="-457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3000" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mr English was subjected to homophobic comments from his colleagues, apparently because he had gone to a boarding school and lived in Brighton, even though his colleagues knew he was not gay.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst>
                 <a:tab pos="-457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3000" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mr Hussain and his colleagues were Muslim.  Their employer introduced a rule that no holidays could be taken during May-July.  The Muslim festival of Eid fell in June this year.  Employer refused a day off work to celebrate.  They took the day anyway and were disciplined.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst>
                 <a:tab pos="-457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="3000" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:spcBef>
                 <a:spcPts val="900"/>
@@ -20674,475 +19167,494 @@
             <a:endParaRPr lang="en-GB" sz="2800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3109099447"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3C7B06D-9844-4E73-868B-A285D222D478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="837348" y="67666"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Disability Discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{445DAB83-A941-4C33-9E3E-276E17C8BCCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1475524" y="2308018"/>
+            <a:off x="837348" y="2333070"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Definition of a disabled person:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Someone who has a physical or mental impairment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Which has a substantial and long term adverse effect</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0">
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>On the ability to carry out normal day to day activities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3394674869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CD98061-23DD-444D-A8C6-5524812F061D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="551597" y="551371"/>
             <a:ext cx="8087577" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Types of disability discrimination</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A544F6F-CB80-4BC2-B050-5A931A0AF393}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="714891" y="2618951"/>
+            <a:ext cx="7760988" cy="3139136"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>In addition to the 4 forms of prohibited conduct:-</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Failure to make reasonable adjustments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Discrimination arising from a disability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800">
-                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Prohibition on pre-employment health questions</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="714328502"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF24831-9E46-44AD-9F56-02A823ED4FFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="637323" y="475171"/>
+            <a:off x="445258" y="425838"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Reasonable adjustments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62C08B3-422C-4811-9DCD-B5F1DBEE0D92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1246924" y="2441368"/>
+            <a:off x="445258" y="2466421"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>The employer must make reasonable adjustments where a disabled person is placed at a substantial disadvantage by:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>a provision, criterion or practice applied by the employer, or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>a physical feature of the workplace, or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>a failure to provide auxiliary aids.  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030299566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8400256" y="5561619"/>
@@ -21867,50 +20379,281 @@
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="18" grpId="0" animBg="1"/>
       <p:bldP spid="19" grpId="0" animBg="1"/>
       <p:bldP spid="20" grpId="0" animBg="1"/>
       <p:bldP spid="21" grpId="0" animBg="1"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE54D565-0EB7-EFD5-0662-FCB8119A1975}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49357072-D0E2-DD38-2FF5-F4A8CB33140A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423648" y="1232135"/>
+            <a:ext cx="8809462" cy="1390186"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Employment rights Act 2025:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="4000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" b="0" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>equality updates</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B646647-3ECA-35F6-3A97-7E95283E3A79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423648" y="2217232"/>
+            <a:ext cx="9587881" cy="4247317"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Family friendly rights:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Parental/paternity rights from day 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bereavement leave from day 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Other:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Duty to ‘prevent’ sexual harassment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Protected from harassment from third parties (customers,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>clients, agency, contractors)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Equality reps have new statutory rights</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Production of equality action plans</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3571692894"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F07093-03D1-49A0-B2CD-C6DEAE802B1F}"/>
               </a:ext>
             </a:extLst>
@@ -21950,92 +20693,92 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="961892" y="1692530"/>
             <a:ext cx="7965061" cy="4423331"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Key learning outcomes:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Understand some of the key equality issues in UK workplaces today</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Understand key provisions in the Equality Act relating to discrimination</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Understand why trade union members have a key role in equality &amp; ways to start getting active</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+              <a:t>Understand why trade union members have a key role in equality &amp; ways to start raising awareness</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3956552457"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23921,1736 +22664,636 @@
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D5C8E2-8BAC-4FDA-8D9F-2628868E23A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="986912" y="335858"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" i="1">
+              <a:rPr lang="en-GB" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent5"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Case study answer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0CF9959-2B26-4C83-B92F-B2D5BACE4F1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="986912" y="2482886"/>
             <a:ext cx="7760988" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" i="1"/>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Discrimination arising in consequence of disability claim succeeds</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" i="1"/>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-GB" i="1"/>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-GB" i="1"/>
+            <a:endParaRPr lang="en-GB" i="1" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400">
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://assets.publishing.service.gov.uk/media/596cd9c340f0b60a440001cb/Land_Registry_v_Ms_E_Houghton_and_Others_UKEAT_0149_14_BA.pdf</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166972566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
-[...854 lines deleted...]
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAE570FF-AB62-4C05-9F40-81641BE9BE09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="850490" y="547030"/>
+            <a:off x="374501" y="935337"/>
             <a:ext cx="7760988" cy="1112949"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Challenging discrimination:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>What is the process?</a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008476"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Time Limits</a:t>
-            </a:r>
+            </a:br>
+            <a:endParaRPr lang="en-GB" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008476"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8181D8E7-3B1C-4DA5-AF91-BB9BC66A1B06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="682906" y="2230244"/>
             <a:ext cx="8553606" cy="3939062"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Lodge a grievance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Potential informal resolution: pros and cons?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Watch your time…..</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Also consult a Prospect Officer at first available opportunity</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="710597247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
-[...316 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1F65A7-5784-4C8F-A021-BF024456FFB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1205642" y="2036240"/>
             <a:ext cx="7463608" cy="2097157"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Part 3: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Taking action in your workplace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4022374744"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C68AEDD0-82E6-43E8-87F3-FA5DDBA2FB39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447913" y="121921"/>
+            <a:off x="447913" y="522754"/>
             <a:ext cx="7760988" cy="993866"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Public Sector Equality Duty</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F71EC6-9876-4376-9D71-ECA5213244AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="341769" y="1998865"/>
             <a:ext cx="7973276" cy="5398226"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200"/>
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Applies to most public bodies plus some private and not-for-profits</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200"/>
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>General duty:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Eliminate unlawful discrimination</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Advance equality of opportunity</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Foster good relations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200"/>
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Specific duties (vary by UK nation)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-GB" sz="2800"/>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1420511526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278F6567-2943-47DD-B8CD-42FA344055DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="985106" y="1816378"/>
             <a:ext cx="8469648" cy="4216608"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>EHRC recommendations on employer good practice:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Have an equality policy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Show leadership on equality issues</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Assess the equalities impact of business changes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Monitor equalities outcomes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Regularly engage and consult staff on equality issues</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Provide equalities training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Negotiate facilities for equality reps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9221169F-A15A-06F1-CCCD-EE81D36F30A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
                 <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId4"/>
               </a:ext>
@@ -25661,104 +23304,110 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="530293" y="459078"/>
             <a:ext cx="3262297" cy="1161378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359143666"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCEBA2F0-DE8A-4FC1-B91A-0F716807B354}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="136251" y="-216933"/>
             <a:ext cx="7760988" cy="1653210"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Discussion: </a:t>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Activity: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>your workplace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Oval 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70CAC56E-C2DB-0E4B-D44B-D52F5A472327}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9206478" y="3896000"/>
             <a:ext cx="2856554" cy="1858060"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -26522,457 +24171,637 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>BULLYING &amp; HARASSMENT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21A32E72-2F24-49C9-90AA-5D92B4EC2717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="136251" y="1634425"/>
+            <a:off x="386539" y="1907803"/>
             <a:ext cx="8056327" cy="3302626"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...12 lines deleted...]
-              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>What  more could your employer do in relation to equality?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>What more could the Prospect </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" err="1"/>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Bectu</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> branch do to promote and embed equality?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3710127749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96FADA67-213B-45DC-8943-5DB6564930F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914780" y="89647"/>
+            <a:off x="476369" y="227433"/>
             <a:ext cx="7760988" cy="919289"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Where to begin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61A207DA-DDAB-43FE-9AC0-4B732FE1F468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="788653" y="1632631"/>
+            <a:off x="662526" y="1444741"/>
             <a:ext cx="8013242" cy="5751897"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Engaging colleagues &amp; raising awareness</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Be a good </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" b="1"/>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>ally</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> – be an active bystander; increase visibility; education; listen and learn </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Think about your union branch:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Do you have equality reps/committee?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>equality a standing agenda item at branch meetings?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Is your branch representative of the workforce?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Are you getting a wide spectrum of views/opinions?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>equality part of your bargaining agenda?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Easy for new members to get involved?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-GB"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3624725685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E449C3-0113-4476-A52E-8E7A78D527A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576476" y="317240"/>
+            <a:ext cx="7760988" cy="1604865"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A note on language</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51224FF5-2971-4CB8-9984-20F15F1CA58D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576476" y="2606512"/>
+            <a:ext cx="8429584" cy="2710739"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Sensitivity to language use is critical</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Think about inclusivity of language you use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Be prepared to listen and learn…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>…but don’t let language be a barrier, ok to make mistakes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258432570"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17C3E9A-3C7F-494F-910E-5C65AD3219B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="264790" y="467832"/>
             <a:ext cx="8354278" cy="1584252"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:br>
-              <a:rPr lang="en-GB" sz="3600"/>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-GB" sz="3600"/>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600"/>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>What if your employer won’t act?</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="3600"/>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-GB" sz="3600"/>
+            <a:endParaRPr lang="en-GB" sz="3600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123225C0-A8EB-4B3B-A20C-B3149E999EB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="264790" y="1894901"/>
             <a:ext cx="7760988" cy="4223711"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Can you increase the pressure?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Demonstrate staff concern</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>External pressure points </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Can you find allies?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Can you act without your employer? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Monitoring/data</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Engagement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Training/awareness raising</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>campaigning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2589129578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB724ABA-4AFD-1429-E0CB-E1CDC7FDA6A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27048,51 +24877,51 @@
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" dirty="0"/>
               <a:t>Raising Awareness and running campaigns?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="534020038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E8127B-EBAF-E437-4DC0-A1BED6A84B76}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -27148,89 +24977,89 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838199" y="1825625"/>
             <a:ext cx="6215743" cy="4656818"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:alpha val="15000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB">
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" i="1">
+              <a:rPr lang="en-GB" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>If you have come here to help me, you are wasting your time.  But if you have come because you understand your liberation is bound up with mine, then let us work together.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB">
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Lilla Watson, Academic, Artist and Activist.   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="Lilla Watson quote">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D396C8C3-2D90-2D36-FF56-F141B7BD79C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -27491,175 +25320,185 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>A photo of Lilla Watson   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2061312219"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2A1DC2D-A911-41AB-9B3E-60CA5AF9CD58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1136407" y="585434"/>
+            <a:off x="585346" y="535923"/>
             <a:ext cx="7760988" cy="716526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Next steps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EFC73F-3219-4719-A68C-7A32F7E7E406}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="585346" y="1929605"/>
             <a:ext cx="7760988" cy="4392472"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Feedback on this course – what one thing are you going to take away?</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Other courses:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> September</a:t>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Become an equality rep? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Encourage others to attend intro to equality course</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>TUC and ACAS also provide free equality training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Talk to your organiser</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A qr code on a blue background&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B34447-9351-9D3F-60BA-D311862F49A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
@@ -27758,517 +25597,93 @@
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="707174" y="2996043"/>
             <a:ext cx="9435046" cy="3139136"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>What is your name/pro noun (optional)?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Where you currently work?</a:t>
+              <a:t>Where do you currently work?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>What is your union role?</a:t>
-            </a:r>
+              <a:t>What is your union role(s)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Course aims</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="781301506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...438 lines deleted...]
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5365DA1-51F6-4FA3-B25F-3C16478D6E03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28300,51 +25715,51 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Workplace issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="71663519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BEECB13-0A0B-E6E6-B690-E29546E56B85}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -28406,51 +25821,51 @@
               <a:rPr lang="en-GB" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Social Model of Disability: Language | Disability Rights UK</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB55D697-2AF2-77AE-2F48-A271A451D145}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="305572"/>
+            <a:off x="112735" y="380728"/>
             <a:ext cx="7449356" cy="659525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4000" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="28292B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
@@ -28492,117 +25907,119 @@
             <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Part 1: Workplace issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481702061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B394FDA-9AFA-0A23-686A-B9F9DFA9F466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-781985" y="-134087"/>
             <a:ext cx="8411154" cy="1350422"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Bullying and harassment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D69903EA-B4CA-52A9-B5A3-BE61CBA08C2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -28640,100 +26057,344 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326468" y="1964268"/>
             <a:ext cx="5572344" cy="3361215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF174984-14F2-4D23-80F2-248FE4D5EC92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219618" y="699684"/>
+            <a:ext cx="6768053" cy="833840"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Recruitment and progression</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" b="0" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Chart 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDD7D05B-6F86-415F-8258-D31A0E3B9A99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="120170993"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="219618" y="1693594"/>
+          <a:ext cx="5129350" cy="4201068"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31E3B68-E5DA-49A6-8FF1-37AC8C701176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678996" y="5823900"/>
+            <a:ext cx="5129349" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Centre for Social Investigation (2019) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Are employers in Britain discriminating against ethnic minorities? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 11" descr="A picture containing text, sign&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7432560E-4F7A-4FD7-95F6-F08BA42587B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9983201" y="233535"/>
+            <a:ext cx="1830878" cy="916988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A picture containing logo&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC064E40-7932-4987-8D7C-DA68F2AD65DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7837713" y="117187"/>
+            <a:ext cx="2145487" cy="1074559"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Chart 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1485C2-3C38-45F1-B4C0-5900344144AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768343669"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6267723" y="1533524"/>
+          <a:ext cx="5491297" cy="4521209"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Connector 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7000841E-0E7A-46F0-BDBB-55BE044D69D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6019800" y="1638300"/>
+            <a:ext cx="0" cy="4191000"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2246631484"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="SLIDO_APP_VERSION" val="1.20.0.7308"/>
   <p:tag name="SLIDO_EVENT_SECTION_UUID" val="ba583b5d-f6b7-4e22-94a2-e12acb105a8c"/>
   <p:tag name="SLIDO_EVENT_UUID" val="2d11a779-7120-4f55-bab4-e0cd2ef3564a"/>
   <p:tag name="SLIDO_PRESENTATION_ID" val="044214e9-0530-4826-8693-acef1dd592ed"/>
-</p:tagLst>
-[...42 lines deleted...]
-  <p:tag name="SLIDO_ELEMENT" val="title"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Prospect-PPT-2019">
   <a:themeElements>
     <a:clrScheme name="Prospect-Bectu">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D20071"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F1861C"/>
       </a:accent2>
@@ -30159,142 +27820,137 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70CDF5A1-E966-42E2-A66C-711524DA8090}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="0ecf5486-e989-4379-bfee-e9488933998c"/>
     <ds:schemaRef ds:uri="33d817b9-1001-4def-b381-aa17001c551c"/>
     <ds:schemaRef ds:uri="95c4e850-32b5-4d18-96f2-9b7a5c16f8c4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>6396</Words>
+  <Words>6041</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>529</Paragraphs>
-[...2 lines deleted...]
-  <HiddenSlides>10</HiddenSlides>
+  <Paragraphs>474</Paragraphs>
+  <Slides>43</Slides>
+  <Notes>43</Notes>
+  <HiddenSlides>5</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>48</vt:i4>
+        <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="64" baseType="lpstr">
+    <vt:vector size="59" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>circe</vt:lpstr>
       <vt:lpstr>ObjektivMk2_W</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
-      <vt:lpstr>verdana</vt:lpstr>
-      <vt:lpstr>verdana</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Prospect-PPT-2019</vt:lpstr>
       <vt:lpstr>Prospect-BECTU</vt:lpstr>
       <vt:lpstr> Introduction to Equality  </vt:lpstr>
       <vt:lpstr>Overview of session</vt:lpstr>
       <vt:lpstr>Learning outcomes</vt:lpstr>
       <vt:lpstr>A note on language</vt:lpstr>
       <vt:lpstr>Introductions</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Part 1:  Workplace issues</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Bullying and harassment</vt:lpstr>
       <vt:lpstr>Recruitment and progression </vt:lpstr>
       <vt:lpstr>Pay</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>What are the current equality issues at your workplace?</vt:lpstr>
       <vt:lpstr>Part 2:  What the law says</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>When might issues of equality/discrimination arise?</vt:lpstr>
       <vt:lpstr>Protected Characteristics</vt:lpstr>
       <vt:lpstr>Power, pay gaps and the workplace</vt:lpstr>
       <vt:lpstr>Prohibited Conduct</vt:lpstr>
       <vt:lpstr>Direct Discrimination</vt:lpstr>
       <vt:lpstr>Indirect Discrimination</vt:lpstr>
       <vt:lpstr>Harassment</vt:lpstr>
       <vt:lpstr>Victimisation</vt:lpstr>
       <vt:lpstr>Activity – what would you argue here? </vt:lpstr>
       <vt:lpstr>Disability Discrimination</vt:lpstr>
       <vt:lpstr>Types of disability discrimination</vt:lpstr>
       <vt:lpstr>Reasonable adjustments</vt:lpstr>
       <vt:lpstr>Activity </vt:lpstr>
+      <vt:lpstr>Employment rights Act 2025: equality updates </vt:lpstr>
       <vt:lpstr>   Discrimination arising from a disability</vt:lpstr>
       <vt:lpstr>Example</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Case study answer</vt:lpstr>
-      <vt:lpstr>Discrimination in pay</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Quiz: test your understanding </vt:lpstr>
+      <vt:lpstr>Challenging discrimination: What is the process? </vt:lpstr>
       <vt:lpstr>Part 3:  Taking action in your workplace</vt:lpstr>
       <vt:lpstr>Public Sector Equality Duty</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Discussion:  your workplace</vt:lpstr>
+      <vt:lpstr>Activity:  your workplace</vt:lpstr>
       <vt:lpstr>Where to begin?</vt:lpstr>
       <vt:lpstr>  What if your employer won’t act? </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Liberation </vt:lpstr>
       <vt:lpstr>Next steps</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Nick Kardahji</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>